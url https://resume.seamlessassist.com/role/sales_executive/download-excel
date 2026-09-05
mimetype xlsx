--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -442,51 +442,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L20"/>
+  <dimension ref="A1:L14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="6" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="28" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="38" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="48" customWidth="1" min="11" max="11"/>
     <col width="70" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -529,1144 +529,788 @@
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Matched Keywords</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Strengths</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Risks</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Rationale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Particia Papiermeister</t>
+          <t>Brenda Aguirre Diaz</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>9.300000000000001</v>
+        <v>9.5</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Digital Marketing and Sales Funnel Specialist</t>
+          <t>Business Operations Consultant</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>US-based Client</t>
-[...6 lines deleted...]
-      </c>
+          <t>Balandra Foundry</t>
+        </is>
+      </c>
+      <c r="G2" s="2" t="inlineStr"/>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>ai tools, outbound outreach, sales</t>
+          <t>ai tools, outbound outreach, ghl, sales</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>15+ years relevant sales experience supporting international clients; Fluent Spanish and English with C2 proficiency; Extensive CRM experience (HubSpot, Salesforce, Zoho, GoHighLevel); Strong AI tools experience with Claude, ChatGPT, Gemini, daily use with evidence; Available for PST hours; Bilingual with strong pipeline management and outreach experience; Working fully remote successfully</t>
+          <t>Over 20 years of relevant bilingual sales experience with senior roles; Strong CRM experience including Salesforce adaptable to client CRMs; Advanced English proficiency and AI tool usage with examples; Strong operations background relevant to remote sales environments</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Candidate has a primarily marketing and product development background but extensive sales support experience; Some AI product development experience may not be direct sales but valuable</t>
+          <t>No specific mention of EST/PST availability but implied through remote US-Mexico work</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>This candidate demonstrates a strong match to the bilingual sales executive role with over 15 years of remote international sales support experience. They meet all language requirements with proven fluency, have deep CRM and AI tools expertise with daily use of ChatGPT, Claude, and others, and explicitly confirm PST availability. Their experience managing pipelines, cold outreach, and sales funnels is well aligned with the role focus. Minor risk is that the candidate also has a broad digital product background, but this strengthens their AI fluency and tech-savviness which is preferred.</t>
+          <t>Brenda has extensive bilingual sales and business operations experience well aligned with the job requirements, including CRM expertise and AI tool fluency. She demonstrates strong written English proficiency and remote work in US and Mexico contexts. Her skills and experience exceed the minimum 6 months requirement, and she shows strong sales pipeline and lead management capabilities. Her location and seniority make her a top fit for this bilingual remote sales executive role with AI tool integration.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Enrique Moratinos</t>
+          <t>Juan Prada</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>9.300000000000001</v>
+        <v>9.4</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Account Executive | B2B SaaS &amp; Business Account Manager</t>
+          <t>Sales Development Representative</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>Lingopal</t>
+          <t>TRUELOGIC SOFTWARE</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Bogota, Colombia</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>ai tools, outbound outreach, sales</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
-          <t>Over 8 years in full-cycle SaaS and B2B sales, strong pipeline and CRM management; Proficient in HubSpot and CRM hygiene; Certified C2 English proficiency, bilingual Spanish native; Remote and international sales experience with US and LATAM clients; Demonstrated use of AI and CRM tools for sales operations</t>
+          <t>5+ years sales experience with proven lead qualification and pipeline management; Bilingual Spanish and English with high proficiency (English C1); Advanced use of CRM tools including HubSpot and sales automation tools; Experience with AI-powered outreach cadences and multi-channel outbound strategies; Availability likely compatible with EST/PST hours (remote Colombian location and current role); Strong results in meeting quotas and managing pipelines in fast-paced environments</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>Location in Venezuela may affect timezone alignment but has US phone number; Limited explicit mention of AI tools like ChatGPT but has Hubspot certifications</t>
+          <t>No explicit statement of availability during EST/PST hours or immediate availability; No direct mention of Marianatek or GHL CRM platforms (though HubSpot is present); No explicit evidence of using some collaboration/project tools like Trello, Asana, Slack</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>Enrique Moratinos has 8+ years relevant sales experience in B2B SaaS with strong pipeline and CRM management skills, matching the complexity and seniority the role requires. He is a native Spanish speaker with C2 English proficiency, fitting the bilingual requirement. His remote sales roles cover US and Latin America clients, aligning with timezone and location needs. He shows good AI fluency with certifications and CRM optimization experience. Salary expectations likely fit given geography and role level. Overall, he is a strong match with minor risk on explicit AI tool usage.</t>
+          <t>Juan Prada offers substantial relevant experience exceeding 6 months requirement, including sales development and lead qualification in B2B SaaS and insurance industries with bilingual proficiency Spanish-English at C1 level. He has strong CRM experience with HubSpot and uses AI tools for outreach optimization. Location in Bogota, Colombia aligns well with EST/PST working hours. His demonstrated ability to handle multi-channel outbound sales and pipeline management fits all key role responsibilities. Though there is no explicit availability mention, his current full-time remote role strongly suggests compatible working hours. Overall, he is a strong match with a minor risk on explicit availability and coverage of some tools.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Agustin Alegria</t>
+          <t>David Alexander Cifuentes Oliva</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>9.199999999999999</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Inbound Sales &amp; Data Analytics</t>
+          <t>Sales Development Representative</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>Urban Furnished</t>
-[...6 lines deleted...]
-      </c>
+          <t>Best Access Doors</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="inlineStr"/>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>ai tools, outbound outreach, sales</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>7+ years in bilingual sales roles with strong outbound and inbound experience; Deep CRM experience (HubSpot, Salesforce), pipeline management, and sales support; Proven use of AI tools (ChatGPT, Claude) to optimize outreach and follow-up; Full availability during PST hours and fluent English (TOEFL 114); Strong track record of closing large deals and supporting negotiation</t>
+          <t>Relevant sales development and lead qualification experience; Proven outbound prospecting skills and use of CRM platforms (HubSpot); Strong written and verbal communication skills demonstrated; Experience working remotely and comfort with tech-driven sales processes; Familiarity with AI tools and sales intelligence software; Bilingual communication implied through role with Mexico and North America</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>No explicit salary expectations stated; Primary experience in real estate and marketing-adjacent sectors rather than core telemarketing</t>
+          <t>No explicit confirm on bilingual Spanish-English fluency; No explicit mention of EST/PST availability, assumed given target markets; No stated salary expectations</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>Hugo Jose Soto Medina is a strong match with over 7 years of bilingual sales experience including CRM management and outbound outreach. He demonstrates deep skills using AI tools for workflow optimization and has full availability in required timezones. His well-written resume and certifications indicate high English proficiency. His experience and skills align closely with the job's core requirements for bilingual sales support and CRM pipeline management, making him a top candidate.</t>
+          <t>The candidate has 0-2 years of direct sales experience with demonstrable success in outbound prospecting, lead qualification, and pipeline generation using CRM tools including HubSpot which aligns well with the job's requirements. The resume shows strong communication skills and comfort working remotely in a tech-enabled environment, including use of AI and sales intelligence tools, meeting key preferred qualifications. While Spanish fluency is not explicitly stated, the role involves working across North America and Mexico implying bilingual abilities. Location and timezone fit is inferred from remote role and regional focus. No salary is stated but the US/Latin America sales role generally fits client budget. Overall, David is a strong match with minor clarifications needed on bilingual fluency and availability.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Manuel Burgio</t>
+          <t>Ximena Sofia Chavez Osorio</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
-        <v>8.800000000000001</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Co-founder &amp; CSO - Business Development P</t>
+          <t>Sales Development Representative &amp; Virtual Assistant</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>FLEXIT — Logistics &amp; SaaS (Fulfillment + Last Mile)</t>
+          <t>7-Figure Agency (Remote, USA)</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Bogotá, Colombia</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>ai tools, outbound outreach, sales</t>
+          <t>ai tools, ghl, sales</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>8+ years bilingual sales experience with SaaS, e-commerce; Deep CRM usage including HubSpot and Pipedrive; Strong AI fluency with ChatGPT and Claude, used to optimize sales workflows; Explicitly states availability for PST business hours; Experienced in lead qualification, pipeline management, outbound sales; Tech-savvy and organized; remote work inclination</t>
+          <t>Bilingual in Spanish and English with evidence of client follow-up and discovery calls; Experience with CRM tools including GoHighLevel (GHL), directly matching job requirements; Proactive in outbound outreach, achieving meaningful appointment-set rate over goals; Demonstrated use of AI tools (Claude, GPT) with explicit workflow optimization; Strong organization and professional remote work experience supporting U.S. clients; Availability for remote work though located in Colombia (time zone aligns reasonably with EST/PST); Relevant sales experience in customer success and managing B2B sales cycles</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>No explicit mention of sales closing assistance or negotiation support; Lowest seniority seems mid-level, not senior executive; Sales experience is mostly SaaS, e-commerce rather than traditional sales role</t>
+          <t>Primary technical/design background might suggest slightly less direct sales experience; Colombia timezone is less ideal for PST but within EST/PST flexible remote working hours; No explicit salary expectation mentioned; assumed fit based on regional norms</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>Manuel has solid bilingual SaaS sales and pipeline experience, strong AI skills with ChatGPT and Claude, and explicitly confirms PST availability. CRM expertise and pipeline management align well. Some weaker evidence for negotiation support and traditional sales closing, but overall a strong match for this tech and AI heavy role.</t>
+          <t>The candidate well fits the bilingual sales executive role with verifiable bilingual proficiency in Spanish and English and experience in sales-related outreach, CRM management (particularly GHL), and customer success. They have explicit evidence of using AI tools like Claude and GPT to improve workflows and have achieved strong appointment setting results. Location in Bogotá, Colombia is acceptable for EST / PST hours given remote flexibility. The architecture background is complemented by real sales and virtual assistant experience supporting U.S. clients, fitting the role's requirements. Absence of explicit salary requests is mitigated by regional standard assumptions. Overall, the candidate demonstrates a strong match across experience, skills, language fluency, location, and AI usage.</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="n">
-[...30 lines deleted...]
-      <c r="H6" s="2" t="inlineStr">
+      <c r="A6" s="3" t="n">
+        <v>16</v>
+      </c>
+      <c r="B6" s="3" t="inlineStr">
+        <is>
+          <t>Andrea Nickole Bonilla</t>
+        </is>
+      </c>
+      <c r="C6" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D6" s="3" t="n">
+        <v>8.4</v>
+      </c>
+      <c r="E6" s="3" t="inlineStr">
+        <is>
+          <t>Sales Advisor</t>
+        </is>
+      </c>
+      <c r="F6" s="3" t="inlineStr">
+        <is>
+          <t>Parfois- Grupo Semaan</t>
+        </is>
+      </c>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>Quito, Ecuador</t>
+        </is>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
-      <c r="I6" s="2" t="inlineStr">
-[...16 lines deleted...]
-          <t>Daniel demonstrates strong relevant experience in bilingual sales support, pipeline management, and AI-enabled workflow automation aligned with the Sales Executive role. His operations manager and sales experience working remotely overlaps well with required skills. He uses multiple mentioned tools (GHL, ChatGPT) specifically for sales outreach and pipeline automation, indicating deep skill application rather than superficial listing. Location in Colombia suits working EST/PST hours. English proficiency is confirmed by bilingual education and professional roles. Salary hints from remote Latin American location suggest budget fit. No disqualifying factors found.</t>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>ai tools, outbound outreach, sales</t>
+        </is>
+      </c>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
+          <t>4 years sales experience including negotiation and leadership; Bilingual Spanish and English with B2 English proficiency; Experience in sales advisory roles and closing sales; Effective communication and results orientation; Good digital competence and some exposure to AI and ICT tools; Located in Ecuador, timezone compatible with EST/PST hours</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>No direct mention of CRM platforms like GHL, Mindbody, HubSpot; Limited explicit evidence of AI tools usage for sales workflow; Availability is not explicitly stated; Experience mostly in retail and tourism which may differ from B2B sales</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>Andrea has strong bilingual sales and negotiation experience with over 4 years in relevant roles and a B2 English level, meeting language and experience needs well. Location in Ecuador aligns with timezone requirements. She shows good communication and digital skills, though explicit use of required CRM or AI tools is not evidenced. No explicit availability statement reduces certainty. Overall, a solid match with minor skill evidencing gaps.</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="n">
-[...30 lines deleted...]
-      <c r="H7" s="2" t="inlineStr">
+      <c r="A7" s="3" t="n">
+        <v>8</v>
+      </c>
+      <c r="B7" s="3" t="inlineStr">
+        <is>
+          <t>Daniel David Pabon</t>
+        </is>
+      </c>
+      <c r="C7" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D7" s="3" t="n">
+        <v>8.300000000000001</v>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
+          <t>Operations Manager</t>
+        </is>
+      </c>
+      <c r="F7" s="3" t="inlineStr">
+        <is>
+          <t>There is Talent / Virtual Talent Latam</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>Bogotá, Colombia</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
-      <c r="I7" s="2" t="inlineStr">
-[...16 lines deleted...]
-          <t>Hugo Jose Soto Medina has a robust bilingual sales background with over 5 years serving US markets remotely, strong CRM management, and outbound prospecting skills. His fluency in English and Spanish meets key job requirements. While AI tool usage is not specifically noted, his technical proficiencies and remote work experience make him a solid fit for this bilingual sales executive role.</t>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>ai tools, ghl, sales</t>
+        </is>
+      </c>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
+          <t>Strong bilingual (English/Spanish) communication proven by bilingual education and sales experience; Relevant sales experience including inbound/outbound sales and lead qualification; Extensive experience with CRM tools including GoHighLevel (GHL) and sales automation; Proven use of AI tools such as ChatGPT and workflow automation enhancing sales productivity; Familiar with remote work environment and EST/PST compatible as located in Colombia; Experience managing pipelines and client relationships with U.S. companies</t>
+        </is>
+      </c>
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>Primary role titles suggest more focus on operations and automation than direct sales executive; Some AI tools usage seems indirect or in supporting roles, not explicitly in sales outreach; Resume cuts off mid-sentence in sales representative section, some details unclear</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>Daniel exhibits strong bilingual skills and demonstrated sales experience including inbound/outbound sales, pipeline management, and CRM usage with GoHighLevel, directly matching key job requirements. He leverages AI tools for sales automation and communication, and is based in Colombia, which offers timezone compatibility with EST/PST business hours. Though his primary role is Operations Manager, the scope includes active sales pipeline management and client acquisition, suitable for the sales executive role. The only minor drawback is less explicit direct sales executive title and partially cut-off details in sales section, but overall a very strong fit.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="n">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>Jade Laitano Giovanniello</t>
+          <t>Hugo Jose Soto Medina</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D8" s="3" t="n">
-        <v>8.199999999999999</v>
+        <v>8.1</v>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
-          <t>Key Account Manager</t>
+          <t>Business Development &amp; Outreach</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
-          <t>Medra.app</t>
+          <t>HUGO</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>Buenos Aires, Argentina</t>
         </is>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
-          <t>ai tools, outbound outreach, sales</t>
+          <t>ai tools, outbound outreach, ghl, sales</t>
         </is>
       </c>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>Strong experience in customer success and account management with SaaS, relevant to sales roles; Direct experience using multiple CRM and automation tools including HubSpot and GoHighLevel; Demonstrated usage of AI-driven tools for outreach and workflow optimization; Experience managing outbound commercial campaigns and multichannel AI outreach; Fluent bilingual communication implied by bilingual profile and multinational remote roles</t>
+          <t>5+ years bilingual remote sales experience with US companies; Proficient in CRM tools including GHL and Salesforce; Good written English and CRM usage evidence; Experienced in remote sales and client success roles</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>No explicit statement about English and Spanish fluency level or certification; Buenos Aires location may reduce timezone overlap with PST hours; partial PST availability unclear; Partial information on salary expectations</t>
+          <t>No explicit EST/PST availability mentioned; No AI tools usage explicitly noted</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>Jade has strong relevant experience in customer success and account management with a solid focus on CRM, sales workflows, and AI tools, which maps well to the sales executive responsibilities. She demonstrates technical proficiency with required tools and proactive lead outreach using AI. While her location in Buenos Aires could pose timezone challenges for PST business hours, the role states EST/PST hours required. Fluent bilingual Spanish and English is implied but not explicitly confirmed with language proficiency level; however, given her multinational roles and resume in English, this risk is low. Overall, Jade fits well but with moderate risks around timezone and formal language confirmation.</t>
+          <t>Hugo has solid bilingual sales experience in remote roles supporting US-based companies, with good CRM skills relevant to the JD. His English is fluent and he shows remote collaboration skills. However, the resume lacks explicit mention of AI tool usage and EST/PST hours availability which slightly lowers his score though he remains a strong candidate.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>Luis Hernández</t>
+          <t>Jeferson Canate</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D9" s="3" t="n">
-        <v>8.199999999999999</v>
+        <v>8</v>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
-          <t>Sales Development Representative / Customer Success Representative</t>
+          <t>Marketing Campaign &amp; CRM Support</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
-          <t>Arvenda LLC</t>
+          <t>Baila Viajera</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
-          <t>Zulia, Venezuela</t>
+          <t>Colombia</t>
         </is>
       </c>
       <c r="H9" s="3" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>ai tools, outbound outreach, sales</t>
         </is>
       </c>
       <c r="J9" s="3" t="inlineStr">
         <is>
-          <t>3+ years in remote B2B outbound prospecting, lead qualification, and pipeline management; C2 English proficiency with strong communication skills; Familiar with CRM management and multichannel outreach; Available to work US business hours; Experience using Google Workspace and related sales tools</t>
+          <t>Direct experience working EST/PST hours in bilingual sales; Experience managing GoHighLevel CRM and AI tools for sales workflows; Demonstrated skills in inbound and outbound lead management; Good communication and sales pipeline support skills</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>Limited explicit AI tools usage mentioned; Smaller scale sales experience compared to senior candidates</t>
+          <t>Some recent roles are project-based/consulting indicating variable availability</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>Luis Hernandez shows solid match with 3+ years relevant sales development and customer success experience, strong CRM and pipeline hygiene skills, bilingual Spanish/English with C2 proficiency, and explicit availability for EST/PST hours. While his AI tool usage is not clearly described, his skills and experience level align well for this role. Salary expectations should be aligned with Latin America remote standards.</t>
+          <t>Jeferson has strong, relevant bilingual sales and CRM experience with explicit EST/PST remote work, and AI-assisted sales workflows aligned well with the JD. His skill set and bilingual fluency are good matches though overall experience years are somewhat moderate. He shows solid technical and remote work capabilities.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="n">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>Daniel Holguin</t>
+          <t>Andres Estupiñan</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D10" s="3" t="n">
-        <v>8.1</v>
+        <v>7.8</v>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
-          <t>Business Operations Analyst</t>
+          <t>Client Experience Manager | Sales Closer</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
-          <t>Mudify LLC</t>
+          <t>Fantasy Lab Studios LLC</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
-          <t>US, United States</t>
+          <t>Sabaneta, Colombia</t>
         </is>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>ai tools, outbound outreach, sales</t>
         </is>
       </c>
       <c r="J10" s="3" t="inlineStr">
         <is>
-          <t>Experience in sales-related roles including Business Development Manager and Account Executive.; Proficient with CRM tools like HubSpot and sales prospecting tools like LinkedIn Sales Navigator.; Good knowledge of pipeline management and lead qualification.; Experience working remotely and within cross-functional teams.; Technical skills in automation and reporting, useful for optimizing sales workflow.; Fluent English and Spanish indicated by professional environment and communication.; Available in US timezone and current remote work experience aligns with EST/PST requirements.</t>
+          <t>4+ years bilingual sales closing experience with US-based companies; Experience with HubSpot CRM and AI tools like ChatGPT and Asana; Strong negotiation, pipeline management, and remote sales skills; Fluent English and Spanish communication</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>Limited explicit bilingual outreach or telemarketing experience specified.; No direct mention or evidence of AI tools like ChatGPT or Claude usage, only general automation tools referenced.; No explicit statement about availability during EST/PST hours or bilingual fluency proof.; Some prior roles seem more analytic/operational than direct sales outreach.</t>
+          <t>Relatively fewer years of overall experience compared to top candidates; Current roles are contractor based</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>Daniel Holguin has strong relevant sales-related experience with responsibilities in lead generation, prospecting, and pipeline management supported by CRM and automation tools including HubSpot. His remote work experience and US location align well with the required availability during EST/PST hours. The resume demonstrates fluency in English and likely Spanish given roles in Latin America and bilingual environments. While explicit AI tool usage in sales is not detailed, automation and data analytics skills suggest capability to learn. Slight risk exists due to lack of explicit bilingual sales outreach proof and limited direct telemarketing experience, but overall a strong match to the job description.</t>
+          <t>Andres demonstrates the necessary bilingual sales skills, CRM experience, AI tools usage, and strong client lifecycle management aligned with the role. His experience managing large deals and sales pipelines remotely with US clients fits well, though seniority and explicit EST/PST hours availability are less clear.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>Jeferson Canate</t>
+          <t>Anthony Jose Chacin Padron</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D11" s="3" t="n">
-        <v>8</v>
+        <v>7.5</v>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
-          <t>Marketing Campaign &amp; CRM Support</t>
+          <t>Bilingual sales representative</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
-          <t>Baila Viajera</t>
+          <t>VSS</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
-          <t>Colombia</t>
+          <t>Medellín, Colombia</t>
         </is>
       </c>
       <c r="H11" s="3" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
           <t>ai tools, outbound outreach, sales</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
-          <t>Hands-on bilingual sales, inbound follow-up, and CRM pipeline management experience; Experience with GoHighLevel CRM, AI tools such as ChatGPT and workflow automation; Strong exposure to remote work with US customers and EST/PST availability implied; Good communication, negotiation and lead qualification skills; Technical skills in sales ops and campaign support</t>
+          <t>Bilingual sales representative with proven pipeline and lead qualification skills; Strong CRM usage and sales process optimization experience; Experience in high-volume sales environments and meeting quotas; C2 English proficiency</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
-          <t>Less than 3 years continuous experience in formal sales roles; Some project consultancy rather than purely sales execution</t>
+          <t>No explicit AI tool experience mentioned; No direct EST/PST availability stated</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>Jeferson Canate demonstrates relevant bilingual sales and CRM pipeline experience, with explicit use of AI tools and remote work with US clients. His profile fits well with the job's requirements for lead management, CRM tracking, and AI-assisted outreach. The resume shows clear alignment with EST/PST timezone requirements and sales support duties, making him a strong fit.</t>
+          <t>Anthony shows strong bilingual sales experience, pipeline, and CRM skills with good English proficiency. His success in meeting sales KPIs and managing outbound prospecting fits the role. The lack of explicit AI tools usage and formal EST/PST availability evidence slightly reduces the score.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="n">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>Joaquin Sturzenbaum</t>
+          <t>Juan Esteban Linares Ramos</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D12" s="3" t="n">
-        <v>8</v>
+        <v>7.4</v>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
-          <t>Sales Executive</t>
+          <t>Affiliate Manager - LATAM</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
-          <t>Scenery Travel Service</t>
+          <t>1XBET</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Bogotá, Colombia</t>
         </is>
       </c>
       <c r="H12" s="3" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I12" s="3" t="inlineStr">
         <is>
-          <t>ai tools, outbound outreach, sales</t>
+          <t>ai tools, ghl, sales</t>
         </is>
       </c>
       <c r="J12" s="3" t="inlineStr">
         <is>
-          <t>Bilingual sales executive with direct sales role; Experience with lead qualification, outbound outreach, and pipeline management; Basic HubSpot CRM usage and AI tool familiarity (Claude, ChatGPT); Spanish native and English B2 certified; Located in Buenos Aires, Argentina; Relevant remote sales experience, travel/tourism sales background</t>
+          <t>Experience with Latin American market and US-based firms; Strong CRM usage including HubSpot, Salesforce, and AI tools such as ChatGPT; Solid bilingual English and Spanish communication at C1 level; Lead generation, pipeline management, and negotiation skills</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>Short sales experience duration, recent start and end dates inconsistent (Aug 2025-Jan 2026 likely error); Basic AI and CRM skills rather than advanced; No explicit PST availability evidence; Some job dates appear futuristic/misdated which may impact trust</t>
+          <t>No explicit EST/PST availability mentioned; AI tool usage presented but depth of direct sales application unclear</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>Joaquin has relevant bilingual sales and CRM experience with required AI tools knowledge. English is at B2 level matching the job requirement. Location in Argentina aligns well with EST/PST coverage but no explicit proof of PST availability. The resume contains suspicious future dates that may reduce confidence in experience validity. Overall a moderate match but some concerns about data quality and skill depth.</t>
+          <t>Juan Esteban possesses relevant sales and affiliate marketing experience with strong CRM and AI software familiarity. His bilingual skills and LATAM market expertise fit well. However, lack of overt EST/PST availability and some gaps in direct outbound sales responsibilities moderate fit.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="n">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>Juan Carlos Escobar Muro</t>
+          <t>Daniel Falconi</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D13" s="3" t="n">
-        <v>7.8</v>
+        <v>7</v>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
-          <t>Executive Assistant to the Broker</t>
+          <t>Sales Executive</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
-          <t>REMAX Advance Puebla</t>
+          <t>TruckTractorTrailer.com</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
-          <t>Puebla, Mexico</t>
+          <t>Quito, Ecuador</t>
         </is>
       </c>
       <c r="H13" s="3" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>ai tools, outbound outreach, sales</t>
         </is>
       </c>
       <c r="J13" s="3" t="inlineStr">
         <is>
-          <t>6+ years managing CRM, pipeline coordination, and sales operations in real estate; Bilingual Spanish/English B2 with certified TOEFL and Cambridge background; Explicit use of AI tools like ChatGPT, Copilot, Claude for workflow optimization; Based in Puebla, Mexico with good timezone compatibility; Strong digital marketing and client management skills</t>
+          <t>2+ years sales experience managing US client portfolios; CRM (HubSpot) and sales funnel management; Fluent English (C2) and Spanish bilingual; Consultative selling and team leadership skills</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>Sales experience is focused on real estate, less on SaaS or high-volume outbound; Some roles are administrative/assistant which might lack direct sales closing</t>
+          <t>Limited sales experience duration; No explicit AI tools usage noted</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>Juan Carlos Escobar Muro offers strong CRM and sales support experience with bilingual Spanish-English skills meeting minimum B2+ level. He has relevant AI tools usage and works within preferred locations and timezones. Although his sales focus is more in real estate, his pipeline and CRM skills, plus proactive AI use, fit well for sales executive functions supporting outreach and pipeline management.</t>
+          <t>Daniel has relevant bilingual sales experience with CRM and consultative selling skills suited for client portfolio growth. His English fluency and knowledge of US markets are positives. However, shorter sales experience and no direct mention of AI tools limit the match strength.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="n">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>Moises Bolivar</t>
+          <t>Gabriel Alejandro Morillo Villegas</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D14" s="3" t="n">
-        <v>7.6</v>
+        <v>7</v>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
-          <t>Project Manager (Promoted)</t>
+          <t>AI Model Chatter</t>
         </is>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
-          <t>Qanlex</t>
+          <t>Agencia Pink LLC</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>San Joaquin, Venezuela</t>
         </is>
       </c>
       <c r="H14" s="3" t="inlineStr">
         <is>
-          <t>Goodfit Interview sent</t>
+          <t>New Candidates</t>
         </is>
       </c>
       <c r="I14" s="3" t="inlineStr">
         <is>
           <t>ai tools, outbound outreach, sales</t>
         </is>
       </c>
       <c r="J14" s="3" t="inlineStr">
         <is>
-          <t>Experience in sales operations, lead generation, pipeline management; Use of HubSpot, Asana, and AI automation tools; Remote work and familiarity with US timezone (Florida, Toronto remote experience); English proficiency inferred from professional background</t>
+          <t>Experience in sales-related roles including customer service and persuasive communication; Spanish native and English upper intermediate (B2); Practical experience with AI tools in subscriber interaction and sales optimization; Good knowledge of Microsoft Office and negotiation skills; Familiar with customer service and digital platform management; Remote work experience and bilingual communication</t>
         </is>
       </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
-          <t>No explicit bilingual Spanish-English fluency stated; Moderate direct sales experience; more analytics and business operations focused</t>
+          <t>No clear evidence of direct experience with preferred CRM tools; Location in Venezuela may pose timezone challenges but is in Latin America; Less direct sales closing experience compared to top candidate; Availability not explicitly stated</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>Daniel Holguin has a solid background in sales operations and pipeline management with tool familiarity including HubSpot and AI automation. While his resume suggests professional English proficiency and US remote work experience, explicit bilingual Spanish-English fluency is not confirmed. His background is more analytical than strictly sales-focused but meets many job technology and remote availability requirements.</t>
-[...347 lines deleted...]
-          <t>Anthony Jose Chacin Padron has relevant bilingual sales experience including lead qualification and pipeline management. His English proficiency meets requirements. While AI tool experience is not prominent, he has good remote sales exposure and CRM familiarity, making him a viable candidate but a bit less experienced than higher-ranked ones.</t>
+          <t>Gabriel shows relevant bilingual sales and AI tool usage experience, plus strong communication skills and upper-intermediate English. His experience fits many technical and sales-support aspects of the role. Location is Latin America, generally timezone compatible. Lack of explicit CRM platform mention and availability slightly lower fit.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>