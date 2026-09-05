--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -442,51 +442,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="6" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="28" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="38" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="48" customWidth="1" min="11" max="11"/>
     <col width="70" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -529,734 +529,614 @@
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Matched Keywords</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Strengths</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Risks</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Rationale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>NNENNA NWEKE</t>
+          <t>Ridge Karbin</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>9.1</v>
+        <v>9.4</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Medical Surgical / Telemetry Float Nurse</t>
+          <t>Registered Nurse (Cardiac CT)</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>Lincoln Medical Center</t>
+          <t>Charlotte Radiology</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>Dallas, Texas, United States</t>
+          <t>Mooresville, North Carolina, United States</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>care management, cardiac care, remote patient monitoring</t>
+          <t>care management, cardiac care, chf</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>Strong cardiac care management and high-acuity experience including CHF and complex comorbidities; Explicit experience with TCM, PCM, CCM, RPM, clinical triage and care plan development; Licensed RN in Texas, fits location requirement; Excellent documentation skills, CMS compliance, and operating within value-based care models; Active in relevant certifications and CME; Current remote care management practices indicated</t>
+          <t>12+ years cardiac nursing experience including cardiac ICU; Experience with clinical assessment, triage, patient education, care coordination; Compact RN license active through 2028 in NC (compact state); Experience with Epic EMR and documentation per CMS; Phone-based communication and remote care skills; Demonstrates clear, detailed resume with strong English; Salary expectation fits client budget</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Some recent roles are hospital-based which may not fully represent independent contract RN role experience; May need onboarding on specific client EHR systems</t>
+          <t>Location is in NC, not Dallas/Fort Worth area (preferred); Availability date not explicitly stated</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>Candidate is an experienced Registered Nurse with over 7 years in acute cardiac care and population health nursing, directly matching the job focus on complex cardiac condition management and value-based care. The candidate holds an active Texas RN license, has demonstrated skills with TCM, RPM, and care coordination, and documents to CMS standards. Location is an exact match, and experience is strongly aligned with the responsibilities and qualifications requested. The candidate’s detailed clinical and triage skills and leadership roles make them an excellent fit for this remote contract position.</t>
+          <t>Ridge Karbin has extensive cardiac RN experience well aligned with the job's cardiac care and care management requirements, including ICU and outpatient telephonic care with Epic documentation. Her active compact RN license satisfies licensure needs. Though located in North Carolina (not preferred Dallas/Fort Worth), remote work is possible. Salary expectations are compatible. Experience and skills strongly match the complex cardiac care role with remote telephonic patient management.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Robbie Taylor</t>
+          <t>Trang Marioneaux</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>8.5</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Home Infusion Registered Nurse</t>
+          <t>Remote Triage Registered Nurse</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>MedLife Infusion Nursing</t>
+          <t>Included Health</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>Fort Cavazos, Texas, United States</t>
+          <t>Dallas, Texas, United States</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>care management, cardiac care, remote patient monitoring</t>
+          <t>care management, cardiac care</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
-          <t>Licensed RN in Texas, experience in infusion nursing and hospice care; Strong clinical judgment, patient assessment, medication admin, and coordination; Remote/home infusion experience infers ability to work remotely; Experience with diverse patient populations including high risk; Good documentation and compliance knowledge</t>
+          <t>8+ years nursing experience with emergency and hospice care; Extensive telehealth triage experience including cardiac symptom triage and heart failure monitoring; Remote triage RN with recent and relevant clinical assessment, escalation, and documentation experience; Texas compact RN license and currently based in Dallas; Strong English communication skills with thorough documentation noted</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>Less specific cardiac care management and value-based care experience; No explicit recent mention of TCM, RPM, or CCM programs; Availability unclear</t>
+          <t>New to current remote triage role (started June 2025); No explicit mention of Remote Patient Monitoring (RPM) experience</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>The candidate is a licensed Texas RN with broad nursing experience including home infusion and hospice, which aligns with clinical assessment and patient education duties. However, the application lacks clear evidence of cardiac care management specific to CHF and value-based care programs such as TCM or RPM. The role experience may require some adaptation. The location match and strong nursing skills support a good fit overall.</t>
+          <t>Trang Marioneaux is an experienced RN with over 8 years in relevant acute and remote triage roles, including specific cardiac symptom triage and heart failure monitoring. She holds a current Texas compact RN license and is located in Dallas, matching location preferences. Her skills in clinical assessment, symptom triage, interdisciplinary collaboration, and telehealth align well with the job requirements. Her remote triage experience and strong documentation support high match in skills and English fluency. Salary expectations are inferred aligned with Texas market and seniority. Minor risk is limited explicit RPM mention. Overall, a strong A-tier candidate.</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="n">
-[...52 lines deleted...]
-          <t>Candidate is a licensed RN in Texas with extensive nursing experience including ambulatory, virtual, and care planning roles relevant to the cardiac care coordination. Although not explicitly stated, the broad clinical and triage skills, plus remote nursing roles, suggest good fit for full-time 1099 remote contract. Location in Texas (Euless) is ideal. Skills and experience strongly align but some specific cardiac care specialties and RPM experience are not explicitly stated. Salary expectation likely fits given Texas role and typical rates.</t>
+      <c r="A4" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Cristy L Michel</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="n">
+        <v>8.6</v>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>RN Heath Coach, Contract | Remote</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr"/>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>Goodfit Interview sent</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>care management, cardiac care, chf</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Extensive experience as RN with cardiac and chronic care management focus; Demonstrated use of remote monitoring and care coordination in telehealth; Compact RN license in multiple states including Louisiana; Strong documentation skills in EHRs like EPIC and involvement with CMS/quality metrics; Experience with clinical triage, medication reconciliation, and patient education; Evidence of managing complex cardiac conditions including CHF; Good written English and professional summary communicates domain expertise clearly</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>No explicit mention of Texas or Dallas/Fort Worth location, possibly less preferred; Availability explicitly stated as current roles from Sep 2024 and Jan 2025, but exact availability date unknown; No direct statement about dedicated private workspace for PHI compliance</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>Cristy L Michel is a highly relevant candidate with over 2 years of direct experience in cardiac care and remote chronic care management, including CHF, fitting the core experience needs. She holds a compact RN license, satisfying licensing requirements. Her skills in remote patient monitoring, clinical triage, and care coordination closely match the job's required competencies. While not explicitly located in Texas or the Dallas/Fort Worth area, her experience in remote roles and multiple state licenses are strong positives. The candidate’s written English and professional summary demonstrate excellent communication and domain understanding. Salary expectations appear aligned with job compensation. The only minor concerns are lack of explicit dedicated workspace evidence and precise availability date. Overall, she fits well into the role and client needs.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="n">
-[...25 lines deleted...]
-      <c r="G5" s="3" t="inlineStr">
+      <c r="A5" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>NNENNA NWEKE</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="n">
+        <v>8.6</v>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Medical Surgical / Telemetry Float Nurse</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr">
+        <is>
+          <t>Lincoln Medical Center</t>
+        </is>
+      </c>
+      <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Dallas, Texas, United States</t>
         </is>
       </c>
-      <c r="H5" s="3" t="inlineStr">
-[...21 lines deleted...]
-          <t>Sydney Cooper has strong ICU and home health nursing experience specifically in Dallas/Fort Worth, aligning well with the cardiac care and care management focus of the role. She demonstrates clinical decision-making, triage, patient education, and care coordination skills relevant to the job responsibilities, with ongoing work at MGA Homecare and Baylor Scott &amp; White. Her technical skillset includes EMR and documentation proficiency. Though not explicitly mentioning care management certifications or AI tools, her clinical scope and location suitability strongly match requirements. Salary expectations likely fit the budget given local RN role standards.</t>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>Goodfit Interview sent</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>care management, cardiac care, chf</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>7+ years acute cardiac care nursing including telemetry and ICU; Experience with CHF symptom monitoring, TCM, PCM, CCM, RPM; Currently in Dallas, TX with compact RN license; Strong care coordination, documentation, CMS compliance experience; Emphasis on population health and value-based care; Strong clinical escalation and triage skills</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>No explicit availability date given; Only certified CCM and other certifications in progress</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>NNENNA NWEKE is a highly qualified cardiac care nurse with direct experience in all major required cardiac care management programs (TCM, PCM, CCM, RPM). She holds an active compact RN license in Texas and is located in Dallas, aligning well with location and licensure requirements. Her extensive acute care background and population health focus address the complexity of managing high-risk cardiac patients fully. Lack of stated availability is a minor gap.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="n">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>Maria Suarez</t>
+          <t>Meredith Lunkenheimer</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D6" s="3" t="n">
-        <v>8.300000000000001</v>
+        <v>8.1</v>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
-          <t>Cardiac Cath Lab Registered Nurse</t>
+          <t>Medical ICU Registered Nurse</t>
         </is>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
-          <t>Baylor Scott &amp; White Heart And Vascular Hospital Dallas</t>
+          <t>University Medical Center - Lubbock, TX</t>
         </is>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
-          <t>Arlington, Texas, United States</t>
+          <t>Lubbock, Texas, United States</t>
         </is>
       </c>
       <c r="H6" s="3" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
-          <t>care management, cardiac care</t>
+          <t>care management, cardiac care, chf</t>
         </is>
       </c>
       <c r="J6" s="3" t="inlineStr">
         <is>
-          <t>23 years of nursing experience including 7 years telephonic nursing and cardiac nursing focus; Active RN license in Texas is implied by current roles; strong compliance with HIPAA; Experience in cardiac cath lab and critical care settings; cardic patient expertise; Documented experience with EMR management and HIPAA policy compliance; Bilingual in English and Spanish, enhancing communication with diverse patient populations; Located in Texas in a Dallas-Fort Worth metro area adjacent city; Demonstrated leadership roles and critical thinking skills</t>
+          <t>Medical ICU RN with cardiac and high-acuity patient management; Skilled in clinical triage, assessment, education, care coordination; Holds Texas RN license and actively improving skills via MSN; Located in Texas, compatible with client's preferred region; Strong documentation and interdisciplinary collaboration; Clear, professional English presentation</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>No explicit mention of experience in care management roles such as CCM, TCM, or PCM; No direct evidence of care coordination or clinical triage in a remote capacity; Lacks mention of specific population health or remote patient monitoring (RPM) tools; Limited evidence of 100% remote work setup or mention of dedicated workspace compliant with HIPAA</t>
+          <t>Less than 3 years focused cardiac care experience; recent start in ICU; No direct mention of cardiac-specific care management programs or RPM</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>Maria Suarez is a highly experienced cardiac nurse with 23 years of clinical practice including 7 years telephonic nursing and current work in Texas, satisfying key location and licensure requirements. She has strong cardiac and critical care expertise and bilingual fluency, which is valuable for patient communication. However, she lacks explicit experience detailed in the job description such as care management, transitional care management, or remote monitoring technology use, which slightly lowers skills match. Availability is unknown due to lack of explicit statement. Overall a strong candidate for the RN Care Manager role with some capability gaps mainly around care management processes and remote care coordination.</t>
+          <t>Meredith Lunkenheimer has solid acute care and ICU experience managing cardiac patients and possesses an active Texas RN license. She shows good skills directly applicable to the RN care management role but less detailed experience specifically with cardiac care management programs like TCM or RPM. Her location in Texas supports the location preference. Overall a strong candidate transitioning toward remote cardiac care management.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>Kerry Thomas</t>
+          <t>Robbie Taylor</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D7" s="3" t="n">
-        <v>8.199999999999999</v>
+        <v>7.9</v>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
-          <t>Nurse Navigator (Remote) - Pulmonary Hypertension</t>
+          <t>Home Infusion Registered Nurse</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>Austin Heart</t>
+          <t>MedLife Infusion Nursing</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
-          <t>Killeen, Texas, United States</t>
+          <t>Fort Cavazos, Texas, United States</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
-          <t>care management, cardiac care, remote patient monitoring</t>
+          <t>care management, cardiac care, chf</t>
         </is>
       </c>
       <c r="J7" s="3" t="inlineStr">
         <is>
-          <t>Over 10 years cardiology experience including heart failure and pulmonary hypertension; Skilled in patient triage, education, prior authorizations, and remote patient monitoring; Texas RN license inferred from location; Leadership and coordination skills; Experience with disease management and clinical workflow optimization</t>
+          <t>Licensed RN in Texas fulfilling active license requirement; Experience in nursing with case management and home infusion nursing; Strong assessment and patient care documentation skills; Located in Texas, close to Dallas/Fort Worth area with remote work experience; Demonstrated HIPAA compliance and communication skills</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>No explicit mention of RN license status or compact license; Remote contract availability and workspace not specified explicitly</t>
+          <t>No explicit mention of cardiac care or 2+ years of cardiac-specific care management; No direct evidence of Remote Patient Monitoring (RPM) experience; Limited evidence of clinical triage and escalation specific to cardiac patients; Availability not explicitly stated</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>Candidate has excellent cardiology and care coordination experience relevant to CCA’s population health and cardiac care focus. The expertise in RPM and triage aligns with job responsibilities. Location is well matched in Texas, supporting a strong fit. Verification of current active RN license and 1099 contract role capability would be required for full confirmation.</t>
+          <t>Candidate is a licensed RN in Texas with extensive nursing experience including case management and home infusion nursing. While the resume indicates strong relevant nursing skills and documentation expertise, it lacks explicit 2+ years of cardiac care or care management experience as required. Candidate is located in Texas and presumably able to work remotely, fulfilling location criteria. English proficiency is good with clear professional writing, but there is no AI or specific technology tool usage mentioned. Salary expectations are inferred reasonable given location and role level. Overall, candidate is a strong contender but misses some cardiac-specific experience detail and explicit availability.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>Tierra Caston</t>
+          <t>Iasslyn Garcia</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D8" s="3" t="n">
-        <v>7.6</v>
+        <v>7.8</v>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
-          <t>RN Seasonal</t>
+          <t>Virtual Care Nurse</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
-          <t>Employee Health Clinic, Houston Methodist Hospital TMC</t>
+          <t>Caretalk Health</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
-          <t>Houston, Texas, United States</t>
+          <t>San Antonio, Texas, United States</t>
         </is>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
           <t>New Candidates</t>
         </is>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
-          <t>care management, remote patient monitoring</t>
+          <t>care management, cardiac care</t>
         </is>
       </c>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>Active Texas RN with compact license; Experience in clinical communications coordination and triage in outpatient transplant and infusion clinics; Strong documentation, patient education and assessment skills; Familiarity with care coordination and caregiver education</t>
+          <t>5 years nursing experience in virtual care, cardiovascular, and home health; Texas RN compact license active; Experience in care coordination, telehealth assessments, documentation; Good skills in clinical documentation and interdisciplinary collaboration; Located in Texas; Some AI/data annotation experience</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>Limited direct cardiac care management or population health management experience; Current role is seasonal and contract, may affect availability; Remote working capability not explicitly stated</t>
+          <t>No explicit cardiac care management or CHF program experience mentioned; Limited direct evidence of high-acuity cardiac triage or population health programs</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>Candidate holds required RN license and has experience coordinating care with complex patients and transplant referrals. While not explicitly cardiac-focused for heart failure management, skills in assessment, care coordination and triage are relevant. Location is a good match in Texas. The candidate may require more cardiac-specific care experience but fits many role requirements.</t>
+          <t>Iasslyn Garcia has relevant experience including virtual care nursing and cardiovascular settings. She holds an active Texas RN compact license and demonstrates competency in telehealth and documentation aligning with the remote cardiac care management role. However, the candidate lacks explicit advanced cardiac care management program experience (TCM, CCM, RPM), placing her a tier below candidates with deeper cardiac focus.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>Tara Mehta Simpson RN</t>
+          <t>Andrea Mitrowski</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D9" s="3" t="n">
-        <v>7.6</v>
+        <v>7.4</v>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
-          <t>Travel Registered Nurse</t>
-[...2 lines deleted...]
-      <c r="F9" s="3" t="inlineStr"/>
+          <t>Registered Nurse, Kelsey-Seybold</t>
+        </is>
+      </c>
+      <c r="F9" s="3" t="inlineStr">
+        <is>
+          <t>Kelsey-Seybold</t>
+        </is>
+      </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
-          <t>Providence Village, Texas, United States</t>
+          <t>Argyle, Texas, United States</t>
         </is>
       </c>
       <c r="H9" s="3" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>care management, cardiac care</t>
         </is>
       </c>
       <c r="J9" s="3" t="inlineStr">
         <is>
-          <t>15+ years nursing and case management experience; Located in Texas with active Texas RN license; Experience with home health, hospice and case management; Strong documentation and EMR skills; Experience with clinical education and leadership</t>
+          <t>5 years registered nurse experience with triage, ambulatory care, EMR; Holds Texas RN license; Experience with EPIC EMR and clinical triage assessments; Location in Texas aligns well; Familiarity with referral processes and coding (ICD-10, CPT); Experience in AI data annotation showing some AI fluency</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>No explicit mention of cardiac-specific care management or VBC models; Limited evidence of use of AI or advanced clinical tools</t>
+          <t>No clear cardiac specialty or CHF management experience; Limited evidence of high-acuity cardiac clinical care or remote cardiac care management</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>Tara Mehta Simpson offers extensive nursing, case management, and home health experience relevant to the RN Care Manager role, including clinical leadership and documentation competencies. She works in Texas which matches location criteria and has active licensure, with demonstrated ability to manage care coordination in remote settings. While cardiac specialty and advanced programs such as TCM and RPM are not clearly stated, her broad clinical expertise supports a good match for responsibilities.</t>
+          <t>Andrea Mitrowski brings solid ambulatory RN experience with strong triage and EMR skills in Texas. Her profile shows comfort with patient telephonic communication and some involvement in AI-related projects. However, she lacks specific cardiac care program experience or population health involvement, making her a moderate fit primarily based on location and nursing skills but less so on cardiac care specialization.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="n">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>Andrea Mitrowski</t>
+          <t>Joanne Ingber</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D10" s="3" t="n">
         <v>7.3</v>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
-          <t>Registered Nurse, Kelsey-Seybold</t>
+          <t>Utilization Management Clinical Review Nurse</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
-          <t>Kelsey-Seybold</t>
+          <t>New Century Health/Evolent Health</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
-          <t>Argyle, Texas, United States</t>
+          <t>Deerfield Beach, Florida, United States</t>
         </is>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
-          <t>care management, cardiac care</t>
+          <t>care management, cardiac care, chf</t>
         </is>
       </c>
       <c r="J10" s="3" t="inlineStr">
         <is>
-          <t>Texas RN with 5 years nursing experience in triage, ambulatory care and care coordination; Experience with Epic EMR and submitting referrals (ICD-10, CPT coding); Involved in AI training and evaluation, indicating tech fluency; Strong communication skills</t>
+          <t>Active RN license (implied from RN degree); Relevant Utilization Management Clinical Review Nurse experience, potentially involving cardiac patients; Experience with clinical review and care management concepts; Good written English evidenced by clear resume elements; Salary expectations inferred to fit within client budget range</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>Limited direct cardiac care or heart failure experience; No explicit mention of TCM, RPM or other program experience; Availability date unknown</t>
+          <t>Location is Deerfield Beach, Florida, which is outside Dallas/Fort Worth preferred area; No explicit evidence of 2+ years cardiac care or care management experience focused on CHF; No explicit confirmation of active RN license in Texas or compact state; No explicit mention of Remote Patient Monitoring or EHR systems; No explicit evidence of dedicated private workspace for remote work or HIPAA compliance; Availability status unknown</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>While lacking deep cardiac-specific management expertise, this candidate possesses relevant triage, care coordination, and remote nursing experience in Texas. The nursing license is current and location fits well. Their technological involvement and documentation skills are strengths, supporting a good fit for responsibilities with some training on cardiac protocols.</t>
+          <t>This candidate has relevant nursing experience in clinical review roles, indicating some exposure to care management and patient coordination, which aligns somewhat with the cardiac care role. However, the candidate is located in Florida, not in the preferred Dallas/Fort Worth area, which reduces the location score. There is no explicit evidence of holding an active RN license in Texas or a compact state, nor specific 2+ years experience directly in cardiac care or CHF management as required. Skills related to Remote Patient Monitoring and EHR use are not demonstrated. The resume is in good English, and salary expectations are likely within range. Availability is unknown due to lack of explicit information.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="n">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>Chelsea Terry</t>
+          <t>Jessica Logan</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D11" s="3" t="n">
         <v>7.3</v>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
-          <t>Remote Care Partners</t>
+          <t>RN, Telephone Triage Nurse</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
-          <t>Tanner Medical Center, Carrollton, GA</t>
+          <t>Baylor Scott &amp; White Medical Center, General Surgery</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
-          <t>Piedmont, Alabama, United States</t>
+          <t>Georgetown, Texas, United States</t>
         </is>
       </c>
       <c r="H11" s="3" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
-          <t>care management, remote patient monitoring</t>
+          <t>care management, cardiac care</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
-          <t>8+ years clinical and remote patient monitoring experience; Experience in chronic care management and telehealth; Familiar with multiple EMR systems; Located in Alabama with potential timezone overlap; Good patient education and care coordination background</t>
+          <t>Currently a Texas licensed RN with triage experience at Baylor Scott &amp; White Medical Center; Experience working remotely in telephonic triage and outpatient settings; Strong skills in triage, patient education, EHR proficiency including Epic, and effective communication; Located in Texas, meets location and licensing requirements; Clear and well-written resume with professional communication</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
-          <t>No direct cardiac specialization mentioned; No evidence of RN license in Texas or compact state explicitly mentioned; No explicit AI skills or advanced cardiac care tools</t>
+          <t>Lacks 2+ years specifically in cardiac care or care management experience explicitly stated; No explicit mention of RPM or chronic cardiac condition management; Availability signal based on current job but no explicit future availability stated</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>Chelsea Terry has solid remote nursing experience including RPM and CCM with strong skills in patient monitoring and interdisciplinary collaboration. Although located in Alabama (not Texas), timezone alignment is reasonable. She has good EMR knowledge and telehealth experience but lacks explicit cardiac care focus and verification of Texas or compact RN licensure. Overall, a moderate fit for the role.</t>
-[...115 lines deleted...]
-          <t>Candidate shows strong care management and cardiac experience, good documentation skills, and case management background relevant to remote RN care roles. However, the candidate is licensed in Washington and no evidence indicates Texas licensure or compact status needed for this role. This significantly affects fit for legal compliance but candidate is strong in experience and care skills.</t>
+          <t>Jessica Logan is a licensed Texas RN with relevant triage and telephonic nursing experience, including remote work, aligned with some job requirements. Her skills match well for triage assessment and communication. She meets location and licensing requirements perfectly. However, she lacks explicit 2+ years cardiac care or care management experience required by the role. No evidence of RPM or detailed cardiac chronic disease management. Strong B tier candidate with a risk around cardiac care experience.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>