--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -442,51 +442,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L6"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="6" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="28" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="38" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="48" customWidth="1" min="11" max="11"/>
     <col width="70" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -529,320 +529,622 @@
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Matched Keywords</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Strengths</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Risks</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Rationale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Jury Montano</t>
+          <t>Jessica Mekwunye</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>9.199999999999999</v>
+        <v>8.9</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Chronic Care Management Coordinator</t>
+          <t>Remote Medical Assistant / Care Coordinator</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>FI-MED</t>
+          <t>Welby Health</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>Houston, Texas, United States</t>
+          <t>Cypress, Texas, United States</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>ccm, care coordinator</t>
+          <t>care coordination, chf, ccm</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>Active Certified Medical Assistant credential; Over 6 years of healthcare experience including chronic care management coordinator; Experience with CCM outreach, medication reconciliation, patient education; Telephonic outreach and documentation skills; Located in Houston, TX (preferred region Texas) with local timezone compatibility; Strong communication and care coordination proficiency; Evidence of independent remote work and technology proficiency</t>
+          <t>10+ years healthcare experience including care coordination and chronic care management; Strong documented experience with PCM, CCM, RPM, and care management workflows; Proven skills in telephonic outreach, documentation, SDOH barrier identification, patient education; Based in Texas; remote work experience; HIPAA-compliant communication; Clear, professional English with detailed work history aligned to job requirements</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>No explicit mention of dedicated workspace for PHI and HIPAA but likely given role; Salary expectation inferred but no explicit statement</t>
+          <t>Somewhat generic skills mention without specifics of MA certification or equivalency explicitly stated</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>Candidate has an active Certified Medical Assistant credential and extensive experience exceeding 2 years in chronic care management and care coordination roles, including telephonic outreach and EHR documentation, which matches the key requirements. Located in Houston, Texas provides a good location match and timezone compatibility. English skills are solid and relevant healthcare technology use is evident. Salary expectations likely fit within budget given Texas location and role seniority.</t>
+          <t>Jessica has strong, relevant experience directly matching the required care coordination and chronic care management for cardiac complex patients. Her tenure in remote care coordination with focus on telephonic outreach, documentation, and patient engagement is a strong fit. Located in Texas, she fits location preferences and shows English fluency and use of care coordination software. Salary expectations likely align with client budget. Although no explicit Medical Assistant certification is mentioned, her Certified Clinical Medical Assistant (CCMA) title supports qualification for the role.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Lunaines Rodriguez Arriaga</t>
+          <t>Tanika Shauntay Love Vermilyea</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>8.699999999999999</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Medical Project Manager &amp; Command Medical Supervisor</t>
+          <t>Nurse Case Manager (Remote)</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>Joint Expeditionary Base Little Creek</t>
+          <t>WellMed / Optum</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>Mount Blancher, Ohio, United States</t>
+          <t>Fort Worth, Texas, United States</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>ccm, care coordinator</t>
+          <t>care coordination, ccm</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
-          <t>Active Medical Assistant and Nurse Assistant certifications; Over 9 years clinical and remote care coordination experience including CCM, PCM, TCM workflows; Bilingual Spanish/English fluent enhancing patient engagement; Experience managing complex care, escalation to providers, and HIPAA compliance; Strong familiarity with clinical documentation and remote environments; Good English communication demonstrated; Salary expectations likely reasonable given military and healthcare background</t>
+          <t>Strong relevant experience as Nurse Case Manager in remote roles; Located in Fort Worth, Texas, matching preferred location; Has Practical Nursing degree supporting clinical acumen; Likely familiarity with care coordination software/EHRs from case manager role; Full understanding of telephonic patient outreach and care coordination; Explicit experience with medically complex patients; Availability implied by current remote role; Good command of English writing and communication</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>Location in Ohio is outside Dallas/Fort Worth area and Texas, but remote work accepted; No explicit statement of dedicated workspace for PHI</t>
+          <t>No explicit mention of active Medical Assistant or equivalent certification; Resume content is largely unreadable / corrupted, limiting skill validation; Unclear exact experience with CMS PCM, CCM, TCM program requirements; No direct evidence of salary expectations</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>Candidate meets all hard requirements including certifications and 2+ years in care coordination with relevant CCM, TCM experience. Bilingual skill is a plus. Though not in Texas, candidate's experience strongly fits the role and remote work is possible. English and AI/technology use appear solid. Salary fit inferred positive given healthcare leader background.</t>
+          <t>Candidate is a Nurse Case Manager currently working remotely in Fort Worth, Texas, showing strong experience in care coordination for medically complex patients, which closely matches the job requirements and preferred location. The candidate's nursing degree supports clinical knowledge despite the non-RN licensure requirement. While the resume content is corrupted and details on certification are unclear, the candidate's current role strongly implies relevant skills, technological proficiency, and remote work capability. The fit is high except for some missing explicit certification evidence and limited salary information.</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="n">
-[...40 lines deleted...]
-          <t>Highly experienced Medical Assistant with over 15 years in relevant clinical and care coordination roles including CCM. Demonstrated competency in remote work and telephonic outreach, a good match for role responsibilities. Lack of location data slightly reduces location score; overall, a strong candidate with some unknowns on logistics and salary.</t>
+      <c r="A4" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Jury Montano</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="n">
+        <v>8.800000000000001</v>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Chronic Care Management Coordinator</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>FI-MED</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Houston, Texas, United States</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>Goodfit Interview sent</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>care coordination, ccm</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Active Medical Assistant certification; Extensive experience in chronic care management and care coordination; Proven familiarity with CCM outreach and clinical documentation; Strong skills in patient education and medication reconciliation; Works remotely in Houston, Texas (within Texas, close region); Excellent written English and detailed resume; Salary expectations likely fits within budget</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>Not explicitly stated familiarity with Dallas/Fort Worth area; Not explicitly states schedule availability or dedicated private workspace</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>Jury Montano is a highly relevant candidate with active Medical Assistant certification and robust experience specifically aligned with chronic care management and patient coordination, key requirements of the role. Their professional skills and experience show direct use of CCM programs, care coordination software, and EHR documentation. Location in Houston, TX is close to the Dallas/Fort Worth preferred area and likely within acceptable remote location tolerance. Language fluency and salary expectations appear aligned. The candidate matches well the role's clinical and remote work requirements, making them a top fit despite some minor uncertainties around explicit workspace setup.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>Jennifer Trinidad</t>
+          <t>Natali Moore</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D5" s="3" t="n">
-        <v>7.5</v>
+        <v>8.4</v>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
-          <t>Patient Services Representative</t>
+          <t>Chronic Care Manager and Value-Based Care Coordinator</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>Nemours Children's Health</t>
+          <t>Premier Independent Physicians / Summus Healthcare</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
-          <t>St. Cloud, Florida, United States</t>
+          <t>Cross Roads, Texas, United States</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
-          <t>ccm, care coordinator</t>
+          <t>care coordination, ccm</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
-          <t>Active Certified Nursing Assistant credential; Experience in patient services, care coordination, and CMS program familiarity (CCM, TCM, PCM); Strong communication skills, HIPAA compliance, and EMR documentation experience; Remote work experience; Located in St. Cloud, Florida which may accommodate remote roles; Good written English and healthcare knowledge demonstrated</t>
+          <t>5+ years as Medical Assistant with chronic care and value-based care coordination experience; Experienced with CCM, TOC, patient outreach, care gap closure, medication reconciliation; Currently working in Texas, strong location fit; Good documentation and EHR usage including Amazing Charts; Some knowledge of cardiac-related chronic conditions</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>Not located in preferred Dallas/Fort Worth or Texas region; No explicit statement on dedicated workspace for PHI; Salary fit likely but no direct data</t>
+          <t>No explicit Medical Assistant certification stated; Less experience specifically in cardiac care coordination and telephonic outreach</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>Candidate is a CNA with direct patient services and care coordination experience including familiarity with CCM, PCM, and TCM. Though outside of preferred geographic area, remote work likely allowed. Communication and documentation skills align well, though some location and workspace details are missing.</t>
+          <t>Natali has solid relevant experience as a Chronic Care Manager and Medical Assistant with exposure to CCM workflows and patient coordination, aligning well with the job's care coordination requirements. Her location in Texas and proficiency with EMR tools supports good location and tech fit. Salary expectations likely compatible with the hourly rate. Despite lack of explicit MA certification, experience is extensive in ambulatory and chronic care. The slight lower score is due to less specific cardiac chronic condition expertise and telephonic outreach evidence.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
+          <t>Omobolaji Badru</t>
+        </is>
+      </c>
+      <c r="C6" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D6" s="3" t="n">
+        <v>8.300000000000001</v>
+      </c>
+      <c r="E6" s="3" t="inlineStr">
+        <is>
+          <t>Patient Access Representative</t>
+        </is>
+      </c>
+      <c r="F6" s="3" t="inlineStr">
+        <is>
+          <t>The Woman's Hospital of Texas</t>
+        </is>
+      </c>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>Houston, Texas, United States</t>
+        </is>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>Goodfit Interview sent</t>
+        </is>
+      </c>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>care coordination, ccm</t>
+        </is>
+      </c>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
+          <t>4+ years in patient access and care coordination supporting CCM, PCM, TCM; Strong telephonic outreach and EHR documentation skills; Currently employed in Texas, with good location fit; Knowledgeable in CMS care program requirements and care coordination software; Demonstrates HIPAA compliance and data security focus</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>No explicit MA or equivalent clinical credential stated; Primary experience in patient access might be less focused on direct care coordination</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>Omobolaji presents relevant ambulatory care coordination experience with strong telephonic outreach, documentation, and care management support skills. Texas location supports client preference. He shows familiarity with CMS PCM, CCM, and TCM programs and technologies. Salary expectations likely reasonable. No explicit clinical certification mentioned but background matches required care coordination experience making him a solid candidate.</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="n">
+        <v>11</v>
+      </c>
+      <c r="B7" s="3" t="inlineStr">
+        <is>
+          <t>Angela Reavis</t>
+        </is>
+      </c>
+      <c r="C7" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D7" s="3" t="n">
+        <v>8.199999999999999</v>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
+          <t>Private Duty Nurse</t>
+        </is>
+      </c>
+      <c r="F7" s="3" t="inlineStr">
+        <is>
+          <t>Rescare Bright springs-Tulsa-OK</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>Bixby, OK, United States</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>New Candidates</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>care coordination, chf</t>
+        </is>
+      </c>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
+          <t>Over 20 years of nursing and case management experience including telephonic nursing and chronic disease management; Strong clinical experience with CHF and chronic disease education; Familiarity with care coordination software such as PointClickCare and documentation; Demonstrated experience working remotely and telehealth education; Licensed Practical Nurse license and active clinical credential; Experience handling medication management, case management, and patient education</t>
+        </is>
+      </c>
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>Location is in Oklahoma rather than preferred Dallas/Fort Worth area; may impact remote timezone alignment; No explicit statement about dedicated private workspace for PHI or confirmed full-time availability; No direct mention of CMS PCM, CCM or TCM program experience; No indication of bilingual skills in Spanish</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>Angela Reavis is a highly experienced LPN with over two decades of clinical and care coordination work including telephonic nursing and chronic disease management focused on patients with conditions such as CHF. She holds the required clinical credential (LPN license) and has relevant skills in care coordination software and remote patient care. However, she is based in Oklahoma rather than the Dallas/Fort Worth area and did not explicitly confirm a private workspace or full-time remote availability, which impacts location and availability scoring. Despite these minor gaps, she meets the clinical and experiential requirements for the Care Coordinator role strongly.</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="n">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="inlineStr">
+        <is>
+          <t>Esther Fakolade</t>
+        </is>
+      </c>
+      <c r="C8" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D8" s="3" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="E8" s="3" t="inlineStr">
+        <is>
+          <t>Patient Care Coordinator</t>
+        </is>
+      </c>
+      <c r="F8" s="3" t="inlineStr">
+        <is>
+          <t>Wishnow-Sugar Vision Center</t>
+        </is>
+      </c>
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>Sugar Land, Texas, United States</t>
+        </is>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>Goodfit Interview sent</t>
+        </is>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>care coordination, ccm</t>
+        </is>
+      </c>
+      <c r="J8" s="3" t="inlineStr">
+        <is>
+          <t>Over 4 years of patient care coordination and customer service experience; Experience with EHR management and HIPAA compliance; Familiarity with CMS PCM, CCM, and TCM programs; Experience in ambulatory care and case management; Based in Texas, close to Dallas/Fort Worth region; Bilingual in Spanish and English, enhancing patient communication; Strong written English demonstrated in resume; Proficient with care coordination software and remote work</t>
+        </is>
+      </c>
+      <c r="K8" s="3" t="inlineStr">
+        <is>
+          <t>No explicit mention of active MA certification or equivalent; Current role started recently (October 2024) which may limit evidence of long-term clinical coordination at high complexity; No direct mention of dedicated private workspace; No explicit statement of availability, assumed unknown</t>
+        </is>
+      </c>
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>Esther Fakolade demonstrates strong care coordination experience relevant to this role with over four years managing patient scheduling, EHR, and collaborating with clinicians. Her skills in CMS programs and ambulatory care align well, and being based in Texas supports preferred location. While the MA or equivalent certification is not explicitly stated, her related experience and healthcare credentials suggest a close fit. She shows proficiency with remote work and necessary software, with clear communication skills. The lack of explicit workspace and availability details is noted but does not disqualify. Overall, she presents a solid match for the role.</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="n">
+        <v>12</v>
+      </c>
+      <c r="B9" s="3" t="inlineStr">
+        <is>
+          <t>Kimara Denizard</t>
+        </is>
+      </c>
+      <c r="C9" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D9" s="3" t="n">
+        <v>8</v>
+      </c>
+      <c r="E9" s="3" t="inlineStr">
+        <is>
+          <t>Patient Support Specialist / Care Coordinator (Part-Time)</t>
+        </is>
+      </c>
+      <c r="F9" s="3" t="inlineStr">
+        <is>
+          <t>TeleMate Health</t>
+        </is>
+      </c>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>Springfield, Ohio, United States</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
+        <is>
+          <t>Goodfit Interview sent</t>
+        </is>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>care coordination, ccm</t>
+        </is>
+      </c>
+      <c r="J9" s="3" t="inlineStr">
+        <is>
+          <t>6+ years including CCM, PCM, TCM, RPM, behavioral health integration, telephonic case management; Good technical proficiency in multiple EMR platforms and CMS billing codes; Remote experience with emphasis on patient outreach, SDOH screening and resource navigation; Strong English communications in resume and skill set; Located in Ohio with remote work capability</t>
+        </is>
+      </c>
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>Location outside preferred Texas area and potential timezone differences; No explicit MA certification mentioned</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>Kimara demonstrates extensive care coordination skills and chronic care management experience, strong alignment with job responsibilities for telephonic outreach, documentation, and CMS program support. However, location in Ohio is less preferred though remote is possible. Salary expectations likely fit. Lack of explicit clinical credential noted but experience with CCM and remote care coordination is strong.</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="n">
+        <v>13</v>
+      </c>
+      <c r="B10" s="3" t="inlineStr">
+        <is>
+          <t>Hafiz Naveed Ahmed Khan</t>
+        </is>
+      </c>
+      <c r="C10" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D10" s="3" t="n">
+        <v>7.9</v>
+      </c>
+      <c r="E10" s="3" t="inlineStr">
+        <is>
+          <t>Clinical Coordinator - Real-Time Medical Scribing &amp; EHR Workflow</t>
+        </is>
+      </c>
+      <c r="F10" s="3" t="inlineStr">
+        <is>
+          <t>Hawk Revenue Group</t>
+        </is>
+      </c>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>Lahore, Pakistan</t>
+        </is>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>Goodfit Interview sent</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>care coordination, ccm</t>
+        </is>
+      </c>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t>Cardiology-trained physician with deep experience managing chronic cardiac conditions including CHF; Experience coordinating care, EHR use (eClinicalWorks, ModMed), and remote work with HIPAA compliance; Dedicated HIPAA-compliant workspace and remote work setup; Strong English proficiency with IELTS 7.0; Direct experience with cardiac device data interpretation and clinical communication</t>
+        </is>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>No formal MA or equivalent clinical credential explicitly stated; Based in Pakistan with timezone challenges and possible salary expectations outside budget</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>Hafiz's medical background with cardiology specialization matches the chronic cardiac conditions requirement exceptionally well. His remote and EHR experience is directly relevant. However, he lacks the explicit clinical credential required and works from Pakistan which may pose scheduling and salary fit issues. Still, clinical acumen and remote readiness make him a compelling but slightly lower ranked candidate.</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="3" t="inlineStr">
+        <is>
           <t>Cynthia B Adams</t>
         </is>
       </c>
-      <c r="C6" s="3" t="inlineStr">
+      <c r="C11" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
-      <c r="D6" s="3" t="n">
-[...2 lines deleted...]
-      <c r="E6" s="3" t="inlineStr">
+      <c r="D11" s="3" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Senior Community Health Worker &amp; DSHS-Certified Instructor</t>
         </is>
       </c>
-      <c r="F6" s="3" t="inlineStr">
+      <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Dallas County Health &amp; Human Services - Healthy Start Program</t>
         </is>
       </c>
-      <c r="G6" s="3" t="inlineStr">
+      <c r="G11" s="3" t="inlineStr">
         <is>
           <t>Dallas, Texas, United States</t>
         </is>
       </c>
-      <c r="H6" s="3" t="inlineStr">
-[...21 lines deleted...]
-          <t>Candidate holds a DSHS-certified Community Health Worker credential and has relevant experience in telephonic outreach and care coordination locally in Dallas, Texas. Experience is strong but possibly under 2 years in strict care coordination roles, which is borderline for requirement. Other qualifications align well.</t>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>Goodfit Interview sent</t>
+        </is>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>care coordination, chf, ccm</t>
+        </is>
+      </c>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>Extensive community health worker experience with coordinated care, case management, and SDOH assessments; Certified Nursing Assistant credential present; Remote and in-person coordination roles in Texas; Strong social determinants of health and referral coordination skills; Good documentation and interdisciplinary collaboration</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>No explicit Medical Assistant certification; CNA may not meet equivalency for MA as defined in JD; Less direct CMS CCM/PCM/TCM telephonic outreach experience</t>
+        </is>
+      </c>
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>Cynthia brings strong community health worker and CNA experience in Dallas with good care coordination skills relevant to care gaps and SDOH. However, the Medical Assistant certification or equivalent clinical credential specified in the job description is unclear. Despite this, her relevant healthcare coordination and documentation skills make her a reasonable fit.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>