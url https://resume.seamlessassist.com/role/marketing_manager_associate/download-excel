--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -529,564 +529,564 @@
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Matched Keywords</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Strengths</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Risks</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Rationale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Khalid Heydarov</t>
+          <t>Natalia Amaglobeli</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>9</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Content Manager</t>
+          <t>Eurasia Communications Officer</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>Pinterest (USA, Freelance)</t>
+          <t>Equality Now</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>Baku, Azerbaijan</t>
+          <t>Tbilisi, Georgia</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>content creation, ai tools, social media</t>
+          <t>crm, content creation, ai tools</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>Strong experience managing content and campaigns with leadership role; Active daily use of AI tools like ChatGPT, Copilot for content creation; Familiarity with social media platforms and content optimization; Experience working remotely for international clients; University degree, fluent English and strong communication skills</t>
+          <t>5+ years marketing and campaign experience including content, CRM/email marketing; Daily active use of AI tools Claude, ChatGPT, Gemini for marketing tasks with clear evidence; Experienced with Mailchimp and ActiveCampaign email platforms; Strong written English at B2+ and professional fluency; Available for remote work from Georgia with timezone overlap; University degree in Journalism</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Location in Azerbaijan might require timezone adjustment</t>
+          <t>Some experience is in NGO/international org environment, not purely commercial; Salary expectations not explicitly stated but likely fit budget given location and role</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>Khalid has over 2 years experience in a relevant marketing/content management role at Pinterest and related companies, clearly using AI tools daily for content optimization and reporting. His English is strong, and he demonstrates leadership and full campaign ownership competencies. Location in Azerbaijan gives reasonable timezone overlap with PST. Skills with AI tools, CRM platforms, and digital marketing meet job requirements well.</t>
+          <t>Natalia Amaglobeli closely matches the job requirements with over 5 years marketing experience including content creation, CRM/email marketing, and campaign execution. She holds a relevant university degree and demonstrates active daily use of AI tools for marketing tasks with solid English fluency. She is located in Georgia with timezone compatibility, familiar with required CRMs, and has strong reporting skills. Overall a strong match for a Manager-level role.</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="n">
-[...15 lines deleted...]
-      <c r="E3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="n">
+        <v>6</v>
+      </c>
+      <c r="B3" s="3" t="inlineStr">
+        <is>
+          <t>Nata Avlokhashvili</t>
+        </is>
+      </c>
+      <c r="C3" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D3" s="3" t="n">
+        <v>8.300000000000001</v>
+      </c>
+      <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Head of Marketing</t>
         </is>
       </c>
-      <c r="F3" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G3" s="2" t="inlineStr">
+      <c r="F3" s="3" t="inlineStr">
+        <is>
+          <t>ArtinScent</t>
+        </is>
+      </c>
+      <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Tbilisi, Georgia</t>
         </is>
       </c>
-      <c r="H3" s="2" t="inlineStr">
-[...21 lines deleted...]
-          <t>Nino Tkemaladze is a highly experienced marketing professional with 10+ years in relevant roles and a solid educational background meeting degree requirements. The resume demonstrates daily active use of AI marketing tools including ChatGPT and Gemini, and familiarity with email marketing platforms such as Mailchimp. She has strong content creation, campaign management, and social media skills aligned with the job description. Location in Georgia presents some timezone overlap risk but the candidate shows experience with international organizations and remote setups. English proficiency is strong and salary expectations inferred from location and seniority fit within budget. Although some specific tools like Zapier or direct US client experience are not mentioned, overall this candidate is a very strong fit for the Marketing Manager role.</t>
+      <c r="H3" s="3" t="inlineStr">
+        <is>
+          <t>Goodfit Interview sent</t>
+        </is>
+      </c>
+      <c r="I3" s="3" t="inlineStr">
+        <is>
+          <t>crm, content creation, ai tools</t>
+        </is>
+      </c>
+      <c r="J3" s="3" t="inlineStr">
+        <is>
+          <t>6+ years marketing experience with brand, CRM, email marketing, and campaign strategy; University degree related to Strategic Communications; Experience with HubSpot CRM and email campaigns; Located in Georgia with timezone compatibility; Good skills in digital tools like Google Analytics, social media ads</t>
+        </is>
+      </c>
+      <c r="K3" s="3" t="inlineStr">
+        <is>
+          <t>AI tool daily usage not explicitly mentioned, unclear if meets active use requirement; English level inferred, no explicit fluency evidence; Salary expectations unstated</t>
+        </is>
+      </c>
+      <c r="L3" s="3" t="inlineStr">
+        <is>
+          <t>Nata Avlokhashvili has solid marketing and CRM/email marketing experience, university degree, and relevant tool familiarity. Lack of explicit mention of daily active AI usage and confirmed English B2+ slightly lowers score but overall strong candidate for Manager-level role.</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="n">
-[...52 lines deleted...]
-          <t>Wafa has solid and relevant experience in ecommerce and email marketing roles with over 3 years in marketing. She is familiar with AI-based tools and content creation platforms and has good written English skills. Location in Pakistan may require some timezone adjustment but is broadly viable. She meets most job requirements including CRM/email marketing knowledge and content execution experience.</t>
+      <c r="A4" s="3" t="n">
+        <v>17</v>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>Alexander Manuev</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D4" s="3" t="n">
+        <v>8.300000000000001</v>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>Senior Marketing Manager</t>
+        </is>
+      </c>
+      <c r="F4" s="3" t="inlineStr">
+        <is>
+          <t>Iskra - boutique marketing agency</t>
+        </is>
+      </c>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>Astana, Kazakhstan</t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>New Candidates</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>crm, ai tools</t>
+        </is>
+      </c>
+      <c r="J4" s="3" t="inlineStr">
+        <is>
+          <t>8+ years marketing experience including management roles; Strong CRM and email marketing platform experience including HubSpot and Mailchimp; Experience with Google Ads, Meta Ads, and multiple analytics tools; English B2+ level stated explicitly; Use of AI-assisted development tools mentioned; Familiarity with project management and CRM tools aligned with JD; Has marketing strategy, campaign, and content experience covering client servicing and execution</t>
+        </is>
+      </c>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>Recent roles mostly in FMCG and manufacturing sectors, less explicit remote/global client experience; No explicit mention of daily active use of AI writing tools (Claude, ChatGPT etc.) for marketing; Timezone overlap is assumed but Kazakhstan location is not ideal PST match</t>
+        </is>
+      </c>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>Alexander Manuev has strong marketing management experience exceeding the minimum 2 years, demonstrates solid skills in relevant CRM tools, campaign execution, and English proficiency. The use of AI tools is implicit through AI-assisted development mention but not explicitly daily marketing AI tool use. Location in Kazakhstan slightly reduces timezone overlap score but client business hour availability is reasonable. Salary expectations likely fit within range based on region and role level. Overall, well-rounded fit with minor gaps primarily around explicit AI tool usage and timezone.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="n">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>Keti Japaridze</t>
+          <t>manikumar rayaudu</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D5" s="3" t="n">
-        <v>8.300000000000001</v>
+        <v>8</v>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
-          <t>Marketing Manager</t>
+          <t>Head of Digital Marketing</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>NEXT Property</t>
+          <t>Global Group</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>Tbilisi, Georgia</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
-          <t>content creation, social media</t>
+          <t>crm, content creation, ai tools</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
-          <t>Relevant current marketing manager role with 2+ years marketing experience; Knowledge of Mailchimp, Zoho/Salesforce CRM, AI tools like ChatGPT, DALL·E; Strong campaign and content management skills; Fluent English and good educational background; Located in Georgia with good timezone compatibility</t>
+          <t>8+ years in digital marketing and automation including AI tools and workflow automation; University master's degree in Computer Science; Experience with AI tools Claude and marketing automations; Located in Georgia</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>Some AI tool experience described but no explicit mention of daily active use; Some job listings show partial focus - unclear if full email marketing/platform ownership</t>
+          <t>No clear evidence of marketing degree; English level advanced but not explicitly stated; Marketing role seniority and content creation focus less clear</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>Keti shows strong alignment with the experience and skills needed for a marketing manager role including use of AI in marketing, CRM knowledge, content creation, and reporting. Location and English proficiency are good and salary expectations seem in line. Some minor gaps with the rigor of daily AI tool use and CRM depth remain but overall a strong fit.</t>
+          <t>Manikumar Rayaudu combines strong AI and digital marketing automation skills with solid senior experience and education but does not have a marketing university degree as required. Despite strong technical skills, formal degree requirement is not met.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="n">
-        <v>111</v>
+        <v>1</v>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>Merna Adel Aly Elkoshairy</t>
+          <t>Tamari Tatkhashvili</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D6" s="3" t="n">
-        <v>8.199999999999999</v>
+        <v>7.6</v>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
-          <t>Digital Coordinator</t>
+          <t>Head of Marketing Department</t>
         </is>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
-          <t>em Marketing House</t>
+          <t>\u{10d9}\u{10d5}\u{10d2}\u{10d5} | WEDO</t>
         </is>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
-          <t>Cairo, Egypt</t>
+          <t>Tbilisi, Georgia</t>
         </is>
       </c>
       <c r="H6" s="3" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
-          <t>content creation, social media</t>
+          <t>crm, content creation, ai tools</t>
         </is>
       </c>
       <c r="J6" s="3" t="inlineStr">
         <is>
-          <t>Over 4 years of relevant marketing experience including digital coordination and media buying; Extensive experience managing social media platforms, digital campaigns, and producing performance reports; Demonstrated strategic and hands-on campaign execution abilities; Clear written English with relevant certifications in digital marketing; Experience with performance tracking, campaign optimization, and client reporting; Salary expectations likely within required range based in Egypt</t>
+          <t>Marketing management experience from 2022-present with social media, content, campaign planning; Familiarity with CRM product ownership and employee training on CRM modules; Upper intermediate English (B2); Experience with Canva and AI marketing skills; Located in Georgia with timezone compatibility</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>Location in Cairo, Egypt has limited time zone overlap with PST client hours; No explicit daily active AI tool usage evidence in marketing tasks; Degree is not in a typically relevant marketing or business field (English Tourism Guidance); No CRM platform specifically mentioned despite managing social platforms and campaigns</t>
+          <t>No explicit university degree stated; Less explicit evidence of active daily AI tool use for marketing; Salary expectations unknown</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>Merna shows strong relevant marketing experience well beyond the 2-year minimum and seniority between Associate and Manager levels, with solid campaign management, social media, and content creation skills. Her written English and certifications support language proficiency. However, she lacks explicit mention of daily AI tool use required and CRM familiarity, critical job factors. Also, her location in Cairo offers partial but limited PST business hours overlap, reducing availability fit. Degree is not in marketing but the role only requires a university degree, so this is not disqualifying. Salary expectations align well with budget. Overall a strong partial fit but slightly weaker on AI and time zone overlap.</t>
+          <t>Tamari Tatkhashvili has relevant marketing managerial experience and some AI and CRM familiarity but degree is uncertain and explicit daily AI use evidence is missing, which reduces alignment with key job requirements. Fits Associate to lower Manager level.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>Nijat Baghirov</t>
+          <t>Salome Menabde</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D7" s="3" t="n">
-        <v>8</v>
+        <v>7.6</v>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
-          <t>Email Marketing Specialist &amp; Conversion-Focused Web Developer with Media Buying Expertise.</t>
+          <t>Marketing manager</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>NeoWeb</t>
+          <t>Gradus Group Maudi</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
-          <t>Georgia</t>
+          <t>Tbilisi, Georgia</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
-          <t>content creation, ai tools, social media</t>
+          <t>crm, content creation, ai tools</t>
         </is>
       </c>
       <c r="J7" s="3" t="inlineStr">
         <is>
-          <t>Over 6 years of progressive marketing experience including digital marketing management and email marketing; Practical use of many relevant AI tools such as ChatGPT, Midjourney AI, Leonardo AI; Strong skills in email marketing platforms like MailChimp, HubSpot, Brevo, Klaviyo; Experience managing social media, content creation, campaign execution, and reporting; Remote work experience with a Germany based company and good timezone compatibility</t>
+          <t>Relevant marketing manager experience with strategic and campaign responsibilities; Strong written English proficiency (C2 level); Experience with content creation and social media promotion; University degree completed in relevant fields (Marketing, Advertising, Journalism); Exposure to AI marketing internship and video editing skills; Located in Georgia with remote timezone overlap potential; Salary expectations inferred feasible given global location</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>Degree in Innovation and Management in Tourism, may be less aligned than marketing degrees but still related; No explicit statement of managing full marketing strategy or reporting to leadership as a manager; Salary expectations not explicitly stated so inferred from location and role seniority</t>
+          <t>Limited explicit mention of daily active use of AI tools for marketing tasks; Unclear direct experience with CRM or email marketing platforms; No explicit evidence of availability during client's business hours; Some AI tool mentions are inferred from internship rather than current manager role</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>Candidate Nijat has a strong marketing background with over 6 years experience including digital marketing management and recent focused email marketing roles. They actively use AI tools daily such as ChatGPT and creative AI tools, fulfilling the AI requirement. They have experience with multiple CRM/email platforms like MailChimp, HubSpot, and automation tools such as Zapier, matching key skills needed. Location in Georgia or remote from Europe is reasonable for timezone overlap with client business hours. English proficiency is demonstrated by professional international roles and resume quality. While there is no explicit statement about availability during client's business hours or confirmed salary expectations, their work with a Germany-based company suggests good timezone compatibility and reasonable salary fit. Overall, this candidate is a strong fit for a Manager or Associate marketing role with minor risks around explicit strategy ownership and availability data.</t>
+          <t>Salome has over 2 years of marketing experience, including managerial responsibilities in strategy, campaigns, and content creation, aligned with job requirements. She holds a relevant university degree and demonstrates excellent English proficiency. The resume shows some use of AI marketing tools during an internship, but daily active use in her current role is not explicitly stated, which slightly reduces skills matching. CRM or email marketing platform use is not clearly documented. She is based in Georgia, which reasonably aligns with remote timezone requirements. Overall, she meets most requirements and appears as a good match though clarity on AI tools and CRM experience would strengthen fit.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="n">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>Moazam Abbas</t>
+          <t>Nijat Baghirov</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D8" s="3" t="n">
-        <v>7.8</v>
+        <v>7.5</v>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
-          <t>Digital Marketing Manager</t>
+          <t>Email Marketing Specialist &amp; Conversion-Focused Web Developer with Media Buying Expertise.</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
-          <t>Upright Solution Services</t>
+          <t>NeoWeb</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
-          <t>Lahore, Pakistan</t>
+          <t>Georgia</t>
         </is>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
-          <t>ai tools, social media</t>
+          <t>crm, content creation, ai tools</t>
         </is>
       </c>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>Good overall digital marketing and SEO experience; Email and social media marketing with AI awareness; Experience conducting trainings, versatile technical skills; Based in Pakistan with reasonable timezone overlap; Strong technical skills with fundamental digital campaign management</t>
+          <t>More than 2 years of relevant marketing experience including email marketing and campaign management; Experience with MailChimp, HubSpot, automation tools such as Zapier; Explicit use of AI tools named (Chat GPT, Midjourney AI) relevant to marketing; Remote work experience with German company; University degree completed; Experience with managing campaigns and creating content for various platforms</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>No explicit evidence of daily active AI tool use for content or marketing; Less CRM platform details mentioned; More SEO focused, may lack full campaign ownership experience</t>
+          <t>Location in Georgia with timezone difference from PST might reduce direct client business hour availability; English proficiency implied through work history but not explicitly confirmed at B2+; Some technical focus (web development) might reduce marketing management focus</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>Moazam has solid digital marketing and SEO background with competence in content and campaign management. However, there is ambiguous evidence for active daily AI tool use and explicit CRM familiarity. The candidate meets most other criteria and is geographically suitable with good English proficiency.</t>
+          <t>Nijat Baghirov meets the minimum 2+ years marketing experience requirement with a focus on email marketing and campaign execution. He actively uses AI tools relevant to marketing tasks. The candidate holds a university degree. Location is outside PST time zone but remote German company experience may provide flexibility. English proficiency is not explicitly confirmed B2+ but work with international companies indicates likely competency. Overall, solid fit with minor availability and English confirmation risks.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
-        <v>114</v>
+        <v>3</v>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>Ani Lukhava</t>
+          <t>Mariam Gogua</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D9" s="3" t="n">
-        <v>7.5</v>
+        <v>7</v>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
-          <t>Marketing Manager</t>
+          <t>Brand Manager - SOCAR Georgia Petroleum</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
-          <t>Accor Group – Novotel Tbilisi Center</t>
+          <t>SOCAR Georgia Petroleum</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
           <t>Tbilisi, Georgia</t>
         </is>
       </c>
       <c r="H9" s="3" t="inlineStr">
         <is>
           <t>New Candidates</t>
         </is>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
-          <t>content creation, social media</t>
+          <t>crm, content creation, ai tools</t>
         </is>
       </c>
       <c r="J9" s="3" t="inlineStr">
         <is>
-          <t>7+ years in marketing and content creation roles with management responsibility; Experience with CRM systems and AI tools like Canva and ChatGPT; Good English skills and multi-channel marketing campaign expertise; Based in Georgia, good timezone alignment</t>
+          <t>Marketing experience managing campaigns, social media, brand, and digital ads; University degree from Free University of Tbilisi; English professional working proficiency; Tools like Canva and Photoshop known; Located in Georgia with timezone compatibility</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>Some gaps in explicit reporting on active daily AI tool use; Limited explicit email marketing platform experience mentioned</t>
+          <t>No explicit mention of active daily AI tools use; CRM and email platform use not clearly evidenced; Salary expectations unknown</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>Ani is a well-rounded marketing professional with broad experience in campaign management, content creation, and team leadership. She has exposure to AI and CRM tools but lacks explicit statements about daily active usage of AI for marketing tasks as required. English proficiency and location fit well.</t>
+          <t>Mariam Gogua has solid marketing experience and educational background meeting seniority and degree requirements. Lack of explicit AI tools daily use and CRM familiarity evidence lowers the fit somewhat but overall a competent candidate for the role.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="n">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>Mariam Chinchaladze</t>
+          <t>Luka Gotsadze</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D10" s="3" t="n">
         <v>7</v>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
-          <t>Marketing manager</t>
+          <t>Deputy Head of Business Development, Marketing &amp; Analytics</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
-          <t>Shindi Marketing Agency</t>
+          <t>TV IMEDI | GDS TV | STUDIO MAESTRO</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
           <t>Tbilisi, Georgia</t>
         </is>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
           <t>New Candidates</t>
         </is>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
-          <t>content creation, ai tools, social media</t>
+          <t>crm, content creation, ai tools</t>
         </is>
       </c>
       <c r="J10" s="3" t="inlineStr">
         <is>
-          <t>Strong marketing management experience in international environments; Experience in social media, content, email campaigns and event management; Comfortable with remote/independent work and client collaboration; University degree in related field, good English proficiency; Located in Georgia with timezone alignment</t>
+          <t>15+ years business development and marketing experience; Strong strategic, analytic, and reporting skills; University degree in Business Law; Fluent in English</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>No direct explicit evidence of active daily AI tool use in marketing; Salary expectations unclear but likely feasible</t>
+          <t>No clear marketing degree; AI tool daily use for marketing unconfirmed; CRM marketing platform use unclear</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>Mariam has a solid multi-faceted marketing background managing different channels and campaigns. She meets location and English requirements. The main weakness is that there is no explicit proof of daily active use of AI marketing tools or specific CRM platform expertise, which may limit fit given job requirements.</t>
+          <t>Luka Gotsadze is a seasoned marketing and business development professional with strong seniority, but lacks a clear marketing university degree and explicit AI tools or CRM marketing experience. Fits senior manager level but less aligned with specific AI daily use and CRM marketing platform requirement.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>