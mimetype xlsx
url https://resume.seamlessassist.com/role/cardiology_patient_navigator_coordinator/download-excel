--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -442,51 +442,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L9"/>
+  <dimension ref="A1:L10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="6" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="28" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="38" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="48" customWidth="1" min="11" max="11"/>
     <col width="70" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -529,502 +529,560 @@
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Matched Keywords</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Strengths</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Risks</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Rationale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Mario Rolando Yescas Paz</t>
+          <t>Flo Mullings</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>8.800000000000001</v>
+        <v>9.4</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Virtual Medical Scribe</t>
+          <t>Virtual Registered Nurse (PRN)</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>Besht Wellness</t>
+          <t>Banyan Medical Solutions</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>Tegucigalpa, Honduras</t>
+          <t>Houston, Texas, United States</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>cardiology, care coordination, emr/ehr</t>
+          <t>cardiology, care coordination, rn</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>Medical Doctor with relevant clinical and telemedicine experience; Strong EMR/EHR documentation skills with direct US healthcare workflow experience; Bilingual in English and Spanish at professional proficiency; Experience in cardiovascular and chronic disease management; Good understanding of HIPAA and US business hours</t>
+          <t>Extensive clinical nursing experience including ICU and CVICU; Experience coordinating care and patient communication; Strong familiarity with EMR/EHR systems; English (bilingual) proficiency; Experience working with US-based patients and in remote settings</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Location Honduras, which is not explicitly CST but close timezone; Salary expectation inferred, possibly slightly higher due to MD status</t>
+          <t>No explicit telephonic care coordination experience stated, but likely based on nursing roles; Location in Colombia (timezone somewhat offset from CST)</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>Mario has a strong clinical healthcare background as an MD, over 3 years of experience including telemedicine and remote care settings. He demonstrates bilingual English/Spanish fluency and solid skills with EMR/EHR systems, patient communication, and cardiovascular care support. He is familiar with US healthcare compliance and workflows. Although Honduras is not CST timezone exactly, it is close and feasible. His experience and skills closely match the job requirements, making him a strong candidate.</t>
+          <t>Daniel Ramirez is a highly experienced registered nurse specialized in critical care and has demonstrated leadership in coordinating nursing operations for US-based patients. He shows strong skills in patient communication, clinical documentation, and is fluent in English. His clinical background aligns well with the required healthcare credentials. He works remotely with some US patient care exposure, which fits the availability and timezone needs. Salary expectations from Colombia typically align well with client budget. Overall, a very strong fit for the cardiology patient navigator role.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Maria manuela monica Castaneda Prieto</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>8.699999999999999</v>
+        <v>9</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Patient Coordinator | Patient Experience, Operations &amp; Sales</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>IBS Treatment Center - Seattle, USA</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Bogotá, Colombia</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>cardiology, care coordination, emr/ehr</t>
+          <t>cardiology, care coordination, emr</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
-          <t>Extensive healthcare operations and patient coordination experience including in US healthcare settings.; Experience with clinical documentation and medical billing.; Bilingual English (C2) and Spanish (native) proficiency.; Experience with managing high patient volumes and clinical workflows relevant to cardiology setting.; Remote work experience and ability to manage workflows remotely.</t>
+          <t>Experience as patient coordinator and medical assistant in US healthcare environments; Strong English proficiency (C2 level); Experience with clinical documentation, billing, and scheduling for large patient volumes; Experience supporting high-volume cardiology and medical operations; Remote work experience supporting US healthcare providers</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>Location in Colombia may cause minor timezone adaptation despite mostly compatible CST hours.; No explicit mention of EMR/EHR software used, though inferred from US healthcare experience.; No explicit evidence of clinical license (RN or similar) although healthcare coordination experience is strong.</t>
+          <t>Location in Colombia with possible timezone offset</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>Candidate has strong healthcare operations and patient coordination experience closely aligned with the cardiology patient navigator role. Demonstrated clinical documentation, billing, and scheduling skills in US health settings meet required 3+ years healthcare experience and clinical background. Bilingual English/Spanish proficiency is excellent and fits job requirement. Location in Colombia and prior remote work shows timezone compatibility with CST. Salary expectation likely competitive given Colombia location. Some minor uncertainty on direct EMR/EHR software use or formal clinical credential, but overall a strong match with relevant healthcare coordination and multilingual communication skills.</t>
+          <t>Manuela Castañeda offers direct patient coordination experience within US healthcare systems, managing clinical documentation, scheduling, billing, and patient communication. She has considerable experience supporting cardiology-related workflows and has strong bilingual English skills with professional proficiency. Her experience and soft skills align well with the job requirements. Location is Colombia but timezone is reasonable for CST hours. Salary expectations likely fit within budget. Overall, a strong match for the role.</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="n">
-[...35 lines deleted...]
-      <c r="I4" s="3" t="inlineStr">
+      <c r="A4" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Daniel Ramirez</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="n">
+        <v>8.699999999999999</v>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Nurse coordinator</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Bioxcellerator</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>43 a AV 64 street 65</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>Goodfit Interview sent</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
         <is>
           <t>cardiology, care coordination, rn</t>
         </is>
       </c>
-      <c r="J4" s="3" t="inlineStr">
-[...11 lines deleted...]
-          <t>Candidate is a US-based registered nurse with relevant clinical experience, excellent English fluency, and a strong clinical background. Location and availability meet US business hours needs perfectly. However, there's no explicit bilingual English-Spanish requirement met; salary expectations likely above client budget. Some clinical and documentation skills closely match job requirements, but missing Spanish bilingual evidence and salary may pose challenges.</t>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Over 10 years clinical experience including ICU and cardiovascular ICU; Nurse coordinator experience managing US-based patients; Clinical healthcare background (RN); Experienced in telephonic, remote care coordination settings; Bilingual fluency in English and Spanish; Experience with clinical documentation and compliance; Strong patient-centered communication implied through roles</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>Location in Colombia may present timezone challenges with CST hours; No specific mention of EMR/EHR system usage; No explicit remote patient monitoring platform experience</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>Daniel Ramirez has a strong clinical background as an RN with over 10 years in critical care and ICU nursing, including coordinator roles that involved managing operations and patient care for US-based patients, fitting the job requirements well. His bilingual fluency meets the strict language requirement. While his location in Colombia may reduce location score due to time zone differences, his experience coordinating care for US patients suggests some compatibility. The resume does not explicitly mention EMR/EHR systems or remote patient monitoring platforms, which slightly lowers the skills score. He fits well into the healthcare care coordination role including telephonic care. Expected salary is likely competitive given his location and role level. Overall a strong match for the Cardiology Patient Navigator role.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="n">
-[...52 lines deleted...]
-          <t>Candidate is a trained physician with strong clinical healthcare background and over 3 years of relevant hospital and cardiology experience, fulfilling the clinical healthcare and experience criteria. English proficiency is good with some evidence of preparation for formal tests. However, there is no direct evidence of experience using EMR/EHR systems or working specifically in telehealth or patient coordination roles, which are important for this role. The candidate is located in Colombia, which may affect U.S. CST business hours alignment but is feasible. Salary expectations are unknown but inferred to be reasonable. Overall, candidate demonstrates strong clinical skills and language ability, moderate match for telephonic care coordination and EMR/EHR usage, and good cardiology exposure, making her a solid fit but not perfect.</t>
+      <c r="A5" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Florencia Agostina Cruz</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="n">
+        <v>8.6</v>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Aesthetic Nursing – Freelance</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr">
+        <is>
+          <t>Flora Aesthetics</t>
+        </is>
+      </c>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Ramos Mejía, Argentina</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>New Candidates</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>cardiology, care coordination, emr, rn</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>RN with supervisory nursing experience and care coordination skills; Bilingual English (C1) and Spanish native; Experience managing clinical documentation, patient scheduling, and follow-up; Experience with high patient volume and healthcare operations; Some remote patient support and care coordination experience</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>Location in Argentina not preferred location, possible timezone difference; No explicit cardiology experience or remote/telephonic settings emphasized</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>Florencia Cruz is a registered nurse with relevant care coordination and clinical operations management skills including telephonic patient follow-up. She shows strong bilingual communication, clinical credibility with an RN license, and experience using EMR/EHR systems. Location in Argentina is less ideal for US CST hours but manageable. Salary expectations likely align with budget given location and role level. Overall, a very good fit just outside ideal timezone preferences.</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="n">
-[...26 lines deleted...]
-      <c r="H6" s="3" t="inlineStr">
+      <c r="A6" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>Miguel Ángel González Jaramillo de</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="n">
+        <v>8.6</v>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Clinical Instructor, Intensive Care Practicum</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>Fundación Universitaria del Área Andina</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Bogotá, Colombia</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
-      <c r="I6" s="3" t="inlineStr">
-[...16 lines deleted...]
-          <t>The candidate has over 3 years of medical administrative experience including telehealth and EHR use aligning well with care coordination and clinical documentation needed. However, they lack a clear clinical healthcare credential (CNA, MA, RN) which is mandatory, and there is no statement on bilingual English-Spanish proficiency which is required. Their background is more dental than cardiology, and their location/time zone suitability is unclear. Their demonstrated skills with multiple EMR systems and telehealth coordination are strong positives, but lacking key clinical credentials and bilingual ability constrains fit. Salary expectations are likely in range given Nigerian location and role level, but exact details unavailable. Overall, this candidate ranks best among given profiles but some concerns remain.</t>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>care coordination, emr, rn</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Over five years experience in critical care nursing including ICU and telehealth; Clear experience with care coordination, remote patient monitoring, and EMR/EHR documentation; Bilingual fluency in English and Spanish demonstrated; Experience working in U.S. business hours remotely is implied; Strong clinical background with certifications (BLS, ACLS) relevant to acute care</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>Location in Colombia implies remote work; timezone alignment to CST assumed but not explicitly stated; No explicit salary expectation stated</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>Miguel’s strong clinical background as a bilingual registered nurse with ICU and telehealth experience closely aligns with the care coordination and patient navigator role in cardiology. His documented use of EMR, remote patient monitoring, and care coordination addresses key job requirements. Although not explicitly stating availability or salary, his active remote telehealth role supports availability in U.S. hours. His English proficiency and clinical expertise make him a top fit.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>Daniel Ramirez</t>
+          <t>Vannesa Romero</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D7" s="3" t="n">
-        <v>7.5</v>
+        <v>8.4</v>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
-          <t>Nurse coordinator</t>
+          <t>Scheduler Manager</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>Bioxcellerator</t>
+          <t>VNA Caringbees</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
-          <t>43 a AV 64 street 65</t>
+          <t>Colombia</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
-          <t>cardiology, care coordination, rn</t>
+          <t>cardiology, care coordination, emr</t>
         </is>
       </c>
       <c r="J7" s="3" t="inlineStr">
         <is>
-          <t>Over 10 years nursing experience including ICU and cardiovascular intensive care unit.; Clinical and coordination experience with US-based patients and bilingual communication ability.; Experienced nurse coordinator familiar with clinical documentation and patient coordination.; Bilingual Spanish-English proficiency noted.; Healthcare background fulfills clinical credential and healthcare experience requirements.</t>
+          <t>Clinical healthcare background as Nurse; 3+ years healthcare experience including patient assessment and care planning; Experience in scheduling and administrative nursing functions; Bilingual in English and Spanish; Knowledge of medical terminology and anatomy; Demonstrated multitasking and collaboration skills; Education includes Nursing Bachelor Degree and Master of Quality of Healthcare services</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>Location Colombia, may have minor timezone adjustment but generally compatible with CST.; No explicit mention of EMR/EHR or remote patient monitoring platform use.; No clear evidence of Spanish B2+ English B2+ formal credential or test results.</t>
+          <t>No explicit evidence of care coordination in telephonic or remote settings; No direct mention of EMR/EHR system usage; Location Colombia might pose partial timezone overlap challenges with CST; No explicit statement regarding availability to work U.S. business hours (CST); No explicit mention of experience in cardiology or preferred clinical areas</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>Candidate is an experienced registered nurse with coordination experience in critical care and cardiovascular settings. Fluent bilingual skills and clinical experience meet essential healthcare background requirements closely. Minor concerns on explicit use of required EMR/EHR systems and remote patient monitoring exposure. Location and salary likely fit client needs. Overall a strong fit for clinical and care coordination aspects, meriting a B tier.</t>
+          <t>Vannesa Romero has a solid clinical nursing background with a Master's in healthcare quality and relevant experience managing scheduling and nursing tasks. She is bilingual (English-Spanish), which meets language requirements. However, the resume lacks explicit evidence of experience with EMR/EHR systems and telephonic or remote care coordination, which are key role requirements. Her location in Colombia partially matches the timezone but with some risk for U.S. CST business hours. Overall, she is a strong clinical operations candidate with slight gaps in remote care-specific experience and EMR/EHR use but potentially trainable and fitting well in salary expectations given location. No hard filters violated.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="n">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>Ana Cecilia Viollaz</t>
+          <t>Laura Alejandra Beltrán Muñoz</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D8" s="3" t="n">
-        <v>7.5</v>
+        <v>8.1</v>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
-          <t>Administrative &amp; Operations Assistant</t>
+          <t>Nurse</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
-          <t>IITA</t>
+          <t>Innovative Business Solutions - Famisanar</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Bogotá, Colombia</t>
         </is>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
-          <t>cardiology, care coordination, emr/ehr</t>
+          <t>cardiology, care coordination, rn</t>
         </is>
       </c>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>Final-year medical student with 3+ years clinical experience; Experience using EMR/EHR in hospital settings with clinical documentation and care coordination; Bilingual Spanish native and fluent English; Exposure to cardiology and internal medicine; Familiarity with AI and clinical data analysis</t>
+          <t>Six years of nursing experience in acute care including cardiology; Licensed RN in the U.S. with clinical experience that includes care coordination and follow-up; Experience in telehealth and nursing assessment supporting care coordination; Bilingual English and Spanish proficiency; Familiar with clinical documentation and care team collaboration</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>No finalized clinical qualification yet; Experience mostly clinical internship, less in telehealth or remote care; Argentina timezone may be somewhat off CST; No explicit telehealth or billing experience stated</t>
+          <t>No explicit mention of EMR/EHR system usage, though likely given clinical roles; Availability and salary expectations not explicitly stated; Location in Colombia requires timezone assumptions</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>Ana Cecilia is a strong emerging clinical candidate with solid EMR usage and clinical exposure including cardiology. She shows bilingual fluency and good patient communication capabilities. While still a student, she meets the 3-year healthcare experience requirement through hospital internships. Lack of explicit remote or telehealth care coordination experience lowers fit slightly. Overall, a good fit with minor gaps.</t>
+          <t>Laura Alejandra is a strong candidate owing to her clinical nursing experience in cardiology and acute care, U.S. RN licensure, and care coordination roles. While explicit EMR use and remote work availability are not directly stated, the clinical and telehealth exposure make her a solid fit. Bilingual proficiency and clinical credibility meet key job requirements.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
+        <v>20</v>
+      </c>
+      <c r="B9" s="3" t="inlineStr">
+        <is>
+          <t>Ana Gabriela Padilla Perez</t>
+        </is>
+      </c>
+      <c r="C9" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D9" s="3" t="n">
+        <v>7.3</v>
+      </c>
+      <c r="E9" s="3" t="inlineStr">
+        <is>
+          <t>General Physician</t>
+        </is>
+      </c>
+      <c r="F9" s="3" t="inlineStr">
+        <is>
+          <t>Cardiovascular Risk Management Program</t>
+        </is>
+      </c>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>Bogotá D.C., Colombia</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
+        <is>
+          <t>Goodfit Interview sent</t>
+        </is>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>cardiology, care coordination, emr</t>
+        </is>
+      </c>
+      <c r="J9" s="3" t="inlineStr">
+        <is>
+          <t>Medical doctor with outpatient cardiology risk management experience; Experience with patient communication, scheduling, and EHR clinical documentation; Bilingual English-Spanish at advanced proficiency; Recent clinical exposure to U.S. healthcare system via internship; Exposure to cardiovascular disease following and telehealth-compatible workflows</t>
+        </is>
+      </c>
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>Limited direct care coordination or telephonic remote care experience versus nursing candidates; Salary expectations unclear; Early career stage with only ~1 year in current role</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>Ana Gabriela's medical background with cardiology risk management and bilingual skills fit the role well, especially with her U.S. clinical training exposure. However, her experience is somewhat less mature for high-volume care coordination and remote telephonic care demands compared to nursing candidates. She still meets most requirements but scores lower on experience depth and remote care specifics.</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="n">
         <v>9</v>
       </c>
-      <c r="B9" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" s="3" t="inlineStr">
+      <c r="B10" s="3" t="inlineStr">
+        <is>
+          <t>Ana Maria Reales Gomez</t>
+        </is>
+      </c>
+      <c r="C10" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
-      <c r="D9" s="3" t="n">
-[...39 lines deleted...]
-          <t>Candidate demonstrates nursing knowledge with management experience in scheduling and bilingual communication. Although clinical nursing credential evidence is limited, background in scheduling and patient management is relevant. Lacks explicit EMR/EHR or remote patient monitoring experience, but multilingual and healthcare context fits role partially. Good potential with some gaps, appropriate for tier B.</t>
+      <c r="D10" s="3" t="n">
+        <v>7.1</v>
+      </c>
+      <c r="E10" s="3" t="inlineStr">
+        <is>
+          <t>INTAKE COORDINATOR</t>
+        </is>
+      </c>
+      <c r="F10" s="3" t="inlineStr">
+        <is>
+          <t>TELEPERFORMANCE COLOMBIA</t>
+        </is>
+      </c>
+      <c r="G10" s="3" t="inlineStr"/>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>New Candidates</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>cardiology, care coordination, emr</t>
+        </is>
+      </c>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t>Experience as healthcare intake coordinator and medical interpreter; English proficiency at C1 level; Experience working in healthcare scheduling and coordination; Demonstrated bilingual communication skills</t>
+        </is>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>No clinical healthcare license stated (CNA, MA, RN, or equivalent) which is mandatory; Limited evidence of direct clinical background or telephonic care coordination; Location and timezone not clearly stated</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>Ana Maria Reales has relevant coordination experience and bilingual skills, but lacks demonstrated clinical licensure which is required. Thus, while she has relevant scheduling and intake experience, missing clinical background reduces overall fit significantly. She does meet English and coordination experience aspects well but does not fully satisfy clinical credential requirement.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>