--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -442,51 +442,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:L14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="6" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="28" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="38" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="48" customWidth="1" min="11" max="11"/>
     <col width="70" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -529,734 +529,784 @@
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Matched Keywords</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Strengths</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Risks</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Rationale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Jericho E Estrella</t>
+          <t>Mervin Louis</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>9.1</v>
+        <v>9.4</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Clinical Registered Nurse - Intensive Care Unit</t>
+          <t>Associate Clinical Manager</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>Tertiary Level Hospital - JCI Accredited, ICU</t>
+          <t>Frontpoint Health - Corporate Healthcare Agency</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>San Rafael, Philippines</t>
+          <t>Kozhikode, India</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>cardiology, care coordination</t>
+          <t>emr/ehr, rn, emr</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>Strong ICU and cardiology care experience with critical care exposure; Direct experience with telehealth and EMR systems, specifically Sunrise EHR; HIPAA certified and proficient in clinical documentation under audit-ready standards; Bilingual English proficiency clearly evident; Experience managing multiple physician specialties and communicating across teams; Good AI tool use mentioned with specific platforms noted</t>
+          <t>9+ years clinical and care coordination in US telehealth and home health; Extensive EMR/EHR, HIPAA compliance, Medicare billing knowledge; Experienced with CHF-adjacent protocols and clinical escalation within scope; Strong patient communication and high-volume caseload management; Comfortable US CST business hours, remote work, and evolving environments</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Based in the Philippines, potential timezone differences with CST; Spanish proficiency not explicitly mentioned</t>
+          <t>Located in India, timezone slightly offset from US Central; Salary expectations possibly higher than budget (not explicitly stated)</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>Candidate has over 3 years of ICU and clinical documentation experience in telehealth settings including cardiology exposure. Demonstrated use of EMR/EHR systems and HIPAA compliance meet key requirements. Strong written English and AI tool familiarity support communication and workflow needs. Location in Philippines may affect timezone overlap but overall strong match, except Spanish bilingualism is unconfirmed.</t>
+          <t>This candidate has strong US-based clinical coordination experience with over 9 years, including telephonic patient outreach, care plan management, and coordination with multidisciplinary teams. They demonstrate advanced skills in EMR/EHR, Medicare compliance, and clinical escalation, aligning closely with the cardiology patient coordinator role and required tools. The candidate is NCLEX-RN certified and currently works remotely in CST hours. English proficiency is excellent with fluency in communication. Although location is India, the timezone overlaps significantly with US Central Time. Salary details are not explicit but likely competitive.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Dr Mohammad Muneer</t>
+          <t>Ma Anna Regina G Lustre</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
         <v>9</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Senior Executive - Patient Relationship Management</t>
+          <t>Clinic Admin | Care Coordinator</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>Manya Dental Care</t>
-[...6 lines deleted...]
-      </c>
+          <t>Whole Heart Cardiology</t>
+        </is>
+      </c>
+      <c r="G3" s="2" t="inlineStr"/>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview Approved</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>cardiology, care coordination, emr/ehr</t>
+          <t>emr/ehr, emr</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
-          <t>Clinical healthcare background (BAMS); 2+ years healthcare experience including cardiology patient navigation; Experience with EMR/EHR systems and clinical documentation; Patient relationship management and telephonic patient support; Comfortable working US business hours; Immediate availability; Strong written and verbal English communication; Salary expected likely within client budget given India location</t>
+          <t>Registered Nurse with 3+ years relevant experience in cardiology and care coordination; Strong EMR/EHR expertise with multiple platforms and clinical documentation skills; Experience with telehealth support, patient scheduling, prior authorizations, insurance verification; Demonstrated patient communication skills and HIPAA compliance; Experience working in clinical administrative roles supporting cardiology care teams</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>Slightly under 3 years healthcare experience but relevant and strong; EMR/EHR exposure limited to TeleCRM and Dr. Eka Care only; Spanish language proficiency not mentioned</t>
+          <t>Location not explicitly US-based; Philippines timezone may cause some minor scheduling challenges; Salary expectations are inferred but likely outside the low $7-8/hr range for US market</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>The candidate has a solid clinical nursing background (BAMS) and relevant care coordination and patient navigation experience specifically in cardiology, aligned well with the role. EMR/EHR use and clinical documentation expertise are present, along with telephonic patient communication skills. Comfort with US business hours and immediate joiner status match job needs. English communication skills appear strong. Salary expectations are inferred reasonable. Missing explicit Spanish bilingual proficiency is a minor risk but overall the candidate is a strong fit for this cardiology patient navigator role.</t>
+          <t>This candidate is a registered nurse with relevant experience in cardiology-related tasks like appointment scheduling, patient intake, prior authorization, and telehealth support. She shows strong EMR/EHR skills and compliance knowledge. Her experience closely matches the role requirements including care coordination, use of EMR systems, and patient communication. The candidate is located remotely (likely Philippines), which aligns with the global remote location but the timezone is outside preferred US Central Time business hours and salary expectations might not align fully. Overall, she is a strong fit given the clinical background and role-specific experience.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Marytriny Matheus</t>
+          <t>Christian Payumo Bantay</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>8.800000000000001</v>
+        <v>8.6</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Certified Home Health Aide (HHA)</t>
-[...2 lines deleted...]
-      <c r="F4" s="2" t="inlineStr"/>
+          <t>Junior Intern - Medical Doctor</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Ospital ng Maynila Medical Center (OMMC)</t>
+        </is>
+      </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Belén de Escobar, Argentina</t>
+          <t>Manila, Philippines</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>New Candidates</t>
+          <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>cardiology, care coordination</t>
+          <t>emr/ehr, emr</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>Long clinical healthcare background with nurse and HHA experience; More than 3 years healthcare experience including U.S. setting; Experience with patient care coordination, telehealth training, and EHR systems; Bilingual English (B2+) and Spanish speaker; Immediate availability, strong patient communication skills</t>
+          <t>MD candidate with clinical clerkship experience including cardiology and step-down; Experience managing high-volume caseloads (150+ patients), telephonic outreach; Proficient in Epic, Cerner, Aprima EMR systems with HIPAA-compliant documentation; Strong clinical background with direct patient care and care coordination; Familiar with insurance, billing, prior authorization coordination</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>No current U.S. nurse license; No direct remote patient navigation work experience yet</t>
+          <t>Based in Philippines, timezone offset from US Central Time; May require confirmation of US business hour availability</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>This candidate has a strong clinical background with 13 years nursing and 6 years as a Certified Home Health Aide in the U.S., satisfying the clinical and healthcare experience requirements. She is bilingual English/Spanish with professional fluency and has undergone remote/telehealth related training, showing readiness for care coordination. Location in Argentina allows suitable remote coverage of U.S CST hours. Salary expectations are likely in range given location. Risks include lack of direct remote navigator experience and no current U.S. RN license, but overall very strong fit.</t>
+          <t>Christian Bantay offers a robust clinical background as an MD candidate with experience across multiple hospital departments including cardiology and cardiac step-down units. His care coordination experience aligns well with the job requirement, managing large patient caseloads and using several EMR platforms compliant with HIPAA standards. Fluent English is evidenced by strong documentation and communication. Location in the Philippines is remote but timezone differs from US Central and requires timezone flexibility. Salary not specified but presumably reasonable.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="n">
-[...52 lines deleted...]
-          <t>Candidate Dharmik Vaghela has strong clinical healthcare experience as a licensed homeopathic physician and over 3 years of remote virtual medical assistant and medical scribe roles supporting high-volume outpatient care, which closely matches the required healthcare and telehealth experience. Skills in EMR/EHR usage, patient scheduling, and HIPAA compliance are clearly demonstrated. Although based in India, which implies timezone challenges for US CST hours, the candidate shows deep relevant expertise and leadership, making the candidate a good overall fit. One gap is the lack of explicit bilingual Spanish proficiency and cardiology-specific experience, but these are preferred, not mandatory. Salary expectations inferred from Indian location are within budget. English proficiency appears strong based on resume quality. Availability is not explicitly stated and remains unknown.</t>
+      <c r="A5" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>Rachelle Anne Generosa</t>
+        </is>
+      </c>
+      <c r="C5" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D5" s="3" t="n">
+        <v>8.4</v>
+      </c>
+      <c r="E5" s="3" t="inlineStr">
+        <is>
+          <t>Healthcare Virtual Assistant (U.S.-Based Medical Clinic)</t>
+        </is>
+      </c>
+      <c r="F5" s="3" t="inlineStr"/>
+      <c r="G5" s="3" t="inlineStr">
+        <is>
+          <t>Remote</t>
+        </is>
+      </c>
+      <c r="H5" s="3" t="inlineStr">
+        <is>
+          <t>New Candidates</t>
+        </is>
+      </c>
+      <c r="I5" s="3" t="inlineStr">
+        <is>
+          <t>emr/ehr, rn, emr</t>
+        </is>
+      </c>
+      <c r="J5" s="3" t="inlineStr">
+        <is>
+          <t>Registered Nurse with 19 years combined clinical and administrative healthcare experience; Experience using eClinicalWorks and RingCentral for patient scheduling and telephonic communication; Skilled in HIPAA-compliant documentation, insurance verification, prior authorization; Comfortable with remote workflows and US-based medical practice support; Demonstrates solid patient-centered communication skills</t>
+        </is>
+      </c>
+      <c r="K5" s="3" t="inlineStr">
+        <is>
+          <t>Located remotely, likely Philippines, timezone difference with US Central Time; Salary expectations not stated but likely moderate</t>
+        </is>
+      </c>
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>Rachelle Anne Generosa has strong RN credentials and extensive experience in clinical nursing and healthcare virtual assistance supporting US medical clinics. She has direct experience with patient scheduling, EMR documentation (eClinicalWorks), and telephonic patient communication. Her background aligns well with role needs including HIPAA and administrative skills. Location and availability require confirmation for US Central Time hours. English fluency is above average, and salary fit is presumed compatible.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>Luigi Noel Cabatingan</t>
+          <t>Lakshmi kala</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D6" s="3" t="n">
-        <v>8.4</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
-          <t>Scheduling &amp; Sales Specialist | Care Plan Specialist</t>
+          <t>Clinical Executive</t>
         </is>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
-          <t>Pearl Talent</t>
+          <t>SAGILITY India Pvt. Ltd. - Aetna International Process</t>
         </is>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
-          <t>Mandaue City, Cebu, Philippines</t>
+          <t>Bengaluru, Karnataka, India</t>
         </is>
       </c>
       <c r="H6" s="3" t="inlineStr">
         <is>
           <t>New Candidates</t>
         </is>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
-          <t>cardiology, care coordination, emr/ehr</t>
+          <t>emr/ehr, rn, emr</t>
         </is>
       </c>
       <c r="J6" s="3" t="inlineStr">
         <is>
-          <t>RN credential; Extensive medical virtual assistant and healthcare coordination experience; Experience with multiple EMR/EHR platforms (Athena Health, DrChrono, TouchWork); Patient communication and care plan coordination; Experience with insurance verification, prior authorization; Comfortable with HIPAA compliance and medical documentation; Good English skills; Exposure to cardiology and mental health settings</t>
+          <t>Over 5 years of combined clinical and healthcare experience including ICU nursing; Clinical Executive experience with medical record review, clinical coordination, and documentation; Expertise in EMR/EHR systems; Clinical healthcare background with nursing degrees (BSc and MSc Nursing); Cardiothoracic nursing specialty education and cardiology-related research project; Experience with healthcare operations and quality standards; Strong written communication demonstrated in detailed CV and workshop conducted</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>Location Philippines, time zone overlap with US CT not ideal; No explicit mention of Spanish bilingual proficiency; Slightly less direct telehealth experience</t>
+          <t>Currently located in India, which may cause partial timezone overlap issues with US Central Time; No explicit evidence of telephonic or remote care coordination roles; Salary expectations are inferred but not stated explicitly relative to the US $7-8 per hour rate</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>Candidate is an RN with multiple years’ experience in medical virtual assistance, scheduling, and patient care coordination using various EMR/EHR systems. Experience matches well with clinical documentation and insurance processes. Cardiology exposure noted. Strong English communication present. Location in the Philippines is less ideal due to timezone. Missing bilingual English-Spanish proficiency. Overall a strong candidate but slightly less aligned on location and language requirements.</t>
+          <t>The candidate has a strong clinical healthcare background with over 5 years of experience including ICU and clinical operations roles. They have demonstrated use of EMR/EHR, clinical documentation, coordination, and patient care skills aligning well with the role. The cardiothoracic and vascular nursing focus plus cardiology-related research adds relevant subspecialty knowledge. The candidate is based in India, which geographically impacts timezone compatibility but does not disqualify due to remote global location preference; partial overlap with US Central Time is possible but not ideal. Strong written English and clinical communication skills are evident. No direct evidence of telephonic care coordination was found, which could be a minor gap. Overall, a solid match suitable for tier B status.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="n">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>Rexhilda Rezi</t>
+          <t>Janessa Jane Laurito</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D7" s="3" t="n">
-        <v>8.1</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
-          <t>Head nurse</t>
+          <t>Clinical Support Specialist</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>Shtepia e Zoterinjve" Nursing Home"</t>
+          <t>Rhythm Management Group</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
-          <t>Tirane, Albania</t>
+          <t>Cagayan de Oro City, Misamis Oriental, Philippines</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
           <t>Goodfit Interview sent</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
-          <t>cardiology, care coordination</t>
+          <t>rn, emr</t>
         </is>
       </c>
       <c r="J7" s="3" t="inlineStr">
         <is>
-          <t>Over 6 years clinical nursing experience including head nurse role; Healthcare administration and clinical documentation expertise; Experience with clinical coordination, medical documentation, compliance; English proficiency at B2 level; Experience managing nursing teams and healthcare operations</t>
+          <t>Registered nurse with clinical and remote care management experience including remote patient monitoring; Experience with EMR documentation, coordination of care, alerts management, and patient communication; Direct experience with cardiology-related remote patient monitoring; Strong documentation and clinical assessment skills; Comfortable with US healthcare systems and compliance</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>Based in Albania, timezone coverage less aligned with U.S. CST; No explicit bilingual English-Spanish fluency as required; No direct remote telehealth or patient navigation stated</t>
+          <t>Located in the Philippines, timezone and salary expectations might challenge US CT hour preference and pay rate; Less explicit telephonic care coordination experience is shown</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>Candidate meets clinical background, nursing and healthcare administration experience requirements with strong documentation and coordination skills. English skills are B2 but Spanish bilingualism is missing. Location Albania is suboptimal for CST coverage but could be workable. No direct telehealth or remote patient navigation experience mentioned. Overall strong clinically but minor gaps in language and timezone.</t>
+          <t>This candidate is a registered nurse with experience supporting remote cardiology care through remote patient monitoring and clinical documentation using EMR systems. She has strong patient communication and clinical assessment skills which align well with the job. Although located remotely outside US time zone and possibly salary expectations are higher, her clinical and coordination experience make her a good fit for this role.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="n">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>Shivani bhosale</t>
+          <t>Astha singh</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D8" s="3" t="n">
-        <v>7.8</v>
+        <v>8.1</v>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
-          <t>Research Analyst / Clinical Research Associate</t>
+          <t>Medical Scheduler</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
-          <t>Sir H.N. Reliance Foundation Hospital, Mumbai</t>
-[...6 lines deleted...]
-      </c>
+          <t>Frontpoint Healthcare, USA Texas (Remote)</t>
+        </is>
+      </c>
+      <c r="G8" s="3" t="inlineStr"/>
       <c r="H8" s="3" t="inlineStr">
         <is>
           <t>New Candidates</t>
         </is>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
-          <t>cardiology, care coordination</t>
+          <t>emr/ehr, rn, emr</t>
         </is>
       </c>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>Over 9 years of clinical research and healthcare operations experience including cardiovascular care; Strong clinical background supporting interventional cardiology procedures; Experience with clinical documentation, regulatory compliance, and multi-stakeholder coordination; Advanced communication and organizational abilities; Experience in high-volume clinical environment with workflow management</t>
+          <t>Strong healthcare coordination and case management experience with 3+ years in healthcare settings; Experience with EMR systems and HIPAA compliance demonstrated in multiple roles; Remote work experience with US-based healthcare teams and scheduling responsibilities; Clinical background as a dental professional with patient education and emergency care experience; High-volume patient communication and scheduling skills relevant to the job requirements</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>Based in India, which is outside the preferred U.S. time zone leading to moderate location score; No explicit mention of EMR/EHR systems usage; No direct evidence of bilingual English-Spanish proficiency; Availability status is unknown; Unclear if hourly rate expectations align with $5-$6/hr budget</t>
+          <t>No explicit RN, MA, or CNA credential; background is dental which is clinical but not exactly requested qualifications; Limited direct evidence of care coordination specifically in telephonic or remote care managing 150+ patients; No cardiology or related specialty experience mentioned; Salary expectation not stated, inferred from international location which may affect fit; Availability status not explicitly stated</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>Candidate shows strong clinical and cardiovascular experience with over 9 years in healthcare roles supporting cardiology operations and research. They demonstrate robust skills in clinical documentation, regulatory compliance, and workflow coordination. However, being located in India reduces alignment with required U.S. business hours (CST) and potentially salary fit. There is no explicit mention of bilingual Spanish proficiency or direct EMR/EHR experience which are mandatory. Written English communication is strong given advanced certifications and professional background. Overall, the candidate is a strong clinical fit but geographic and some skill gaps prevent a higher score.</t>
+          <t>The candidate has strong healthcare coordination, scheduling, and EMR experience in US-based remote roles, with clinical background in dentistry providing relevant clinical credibility. However, the candidate lacks the exact RN/MA/CNA credential and specific telephonic care coordination in cardiology or similar specialties. There is no explicit statement about availability or salary expectations, but location in USA remote with healthcare scheduling roles is a plus. Overall a strong fit but not perfect match on credential and specialty.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>Abigail Joy Listano</t>
+          <t>Katherine Gonzales</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D9" s="3" t="n">
-        <v>7.6</v>
+        <v>8</v>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
-          <t>Medical Virtual Assistant</t>
+          <t>Chronic Care Coordinator</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
-          <t>The Mobile MD</t>
+          <t>MEDISTAT - NEW YORK</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
-          <t>891615</t>
+          <t>New York, New York, United States</t>
         </is>
       </c>
       <c r="H9" s="3" t="inlineStr">
         <is>
           <t>New Candidates</t>
         </is>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
-          <t>care coordination, emr/ehr</t>
+          <t>emr/ehr, rn, emr</t>
         </is>
       </c>
       <c r="J9" s="3" t="inlineStr">
         <is>
-          <t>Nursing background; Medical virtual assistant experience supporting clinics and pharmacies; Experience with EMR/EHR systems (Epic and Athena); Familiar with clinical documentation, care coordination, and medical supply follow-up; HIPAA certified; Good written and verbal English skills</t>
+          <t>Registered Nurse with care coordination experience in chronic care and cardiology; Experience using eClinicalWorks and ThoroughCare EHR systems for patient scheduling and documentation; Hands-on cardiology unit nurse with diagnostic testing and patient education skills; Skilled in telephonic outreach, medication reconciliation, and patient engagement strategies; Good communication and care escalation skills</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>Experience mostly in virtual assistant capacities, less direct clinical care coordination; Location India, timezone overlap may have challenges; Spanish bilingual proficiency not indicated; Less exposure to telephonic or remote care settings</t>
+          <t>Located in New York, USA which aligns with timezone but salary expectations unknown; Current role listed with end date Aug 14, 2025, which implies open/available soon</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>Candidate has nursing education and relevant virtual assistant experience in healthcare settings with EMR use and documentation. Experience fits many role requirements but is less focused on clinical care coordination and telephonic patient navigation. Location and language present some risks. Still a viable candidate with good clinical credentials and EMR skills.</t>
+          <t>Katherine Gonzales has a nursing background with chronic care and cardio-specific experience including managing high-volume caseloads using relevant EMR tools. Telephonic outreach and patient education are strengths. Location in New York ensures timezone compatibility with US Central Business hours. Salary fit is assumed reasonable. English proficiency is strong with certifications in HIPAA and customer service.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>Jeherson Art Custodio</t>
+          <t>Bryanne Howard Benitez</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D10" s="3" t="n">
         <v>7.6</v>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
-          <t>Medical Coordinator / Clinical Program Nurse</t>
+          <t>Staff - O.R. NURSE</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
-          <t>Crawford and Company Broadspire Philippines</t>
+          <t>The Medical City Clinic - SM MOA</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
-          <t>Antipolo, Philippines</t>
+          <t>Bacoor, Cavite, Philippines</t>
         </is>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
-          <t>Goodfit Interview sent</t>
+          <t>New Candidates</t>
         </is>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
-          <t>cardiology, care coordination</t>
+          <t>rn, emr</t>
         </is>
       </c>
       <c r="J10" s="3" t="inlineStr">
         <is>
-          <t>Registered Nurse with clinical coordination and documented perioperative nursing experience; Experience with healthcare documentation and billing coordination; Good use of electronic health records and HIPAA compliance knowledge; English proficiency evident through resume; Some AI &amp; Digital Tools Awareness noted</t>
+          <t>Registered Nurse with clinical experience in medical-surgical, ICU, oncology, emergency, and perioperative care; Current USRN certification, ACLS and BLS certified; Direct patient care and documentation experience, including triaging and patient education; Comfortable handling multiple patient priorities under pressure; Experience with HIPAA and patient safety compliance</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>Location in Philippines with no explicit timezone alignment evidence; No clear bilingual English-Spanish proficiency mentioned; Moderate depth in telehealth and cardiology-specific experience</t>
+          <t>Primarily clinical nursing focus without explicit care coordination or telehealth role experience; Location Philippines, timezone difference with US Central Time; No explicit EMR systems listed in resume</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>Jeherson is a registered nurse with clinical coordination experience and familiarity with EMR and billing processes. Although the resume shows relevant nursing background and documentation skills, telehealth and high-volume patient coordination exposure is less clear. Location and bilingual language skills are potential gaps.</t>
+          <t>Bryanne Benitez is a registered nurse with solid clinical nursing rotation experience including critical care and emergency settings. Certifications in ACLS, BLS, and USRN with communication skills are strengths. However, there is less evidence of telephonic care coordination, care management, or EMR usage required by the role. Location in the Philippines presents a timezone risk for US CT hours. Salary expectations unknown.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="n">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>Lyka Mae Andayan</t>
+          <t>AARISH KHAN</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D11" s="3" t="n">
         <v>7.4</v>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
-          <t>Remote Patient Monitoring Specialist</t>
+          <t>Staff Nurse</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
-          <t>Valley Perinatal LLC</t>
+          <t>Fortis Escorts Hospital Jaipur</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
-          <t>Davao City, Philippines</t>
+          <t>Jaipur, India</t>
         </is>
       </c>
       <c r="H11" s="3" t="inlineStr">
         <is>
-          <t>Goodfit Interview sent</t>
+          <t>New Candidates</t>
         </is>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
-          <t>cardiology, care coordination</t>
+          <t>emr/ehr, rn, emr</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
-          <t>Registered nurse with combined clinical and remote patient monitoring experience; Extensive skills in coordinating patient scheduling and insurance prior authorization; Proficient with multiple EHR/EMR platforms and portals; Experience in patient education and clinical data analysis; AI tools knowledge (implied through tech adaptability)</t>
+          <t>Registered Nurse with acute hospital experience including emergency and critical care; EMR documentation experience, medication administration, patient assessment; Certifications: BLS, ACLS, PALS; English proficiency appears proficient; Experience managing clinical documentation and infection prevention</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
-          <t>Location in Philippines may cause timezone mismatch; Spanish bilingualism not demonstrated; Primary experience in gastroenterology rather than cardiology</t>
+          <t>No explicit care coordination or telehealth experience detailed; Location India, timezone difference with US Central Time; Salary expectations not stated</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>Lyka Mae combines relevant clinical nursing and remote patient monitoring experience suitable for care coordination. She shows solid skills with EMR and patient scheduling, plus insurance verification. Although cardiology background is not explicit, her RPM and telehealth skills are strong. Bilingual requirement in Spanish is missing.</t>
+          <t>Aarish Khan is an RN with clinical experience in hospital and emergency care and strong clinical skills documented. While EMR and documentation skills are present, the resume lacks explicit experience in remote care coordination, telephonic patient support, or use of specific EMR software for care management. Location and availability for US Central Time remain unconfirmed.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="n">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>Dr Rinky Ahuja</t>
+          <t>Lorie Ann Ramos</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D12" s="3" t="n">
         <v>7.3</v>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
-          <t>Senior Associate - AI Healthcare / Clinical Review</t>
+          <t>Clinical Operations Support Coordinator</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
-          <t>OnePoint Delivery Partners Pvt. Ltd.</t>
+          <t>iFIVE GLOBAL</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
-          <t>Mumbai, India</t>
+          <t>Imus City, Philippines</t>
         </is>
       </c>
       <c r="H12" s="3" t="inlineStr">
         <is>
           <t>New Candidates</t>
         </is>
       </c>
       <c r="I12" s="3" t="inlineStr">
         <is>
-          <t>cardiology, care coordination, emr/ehr</t>
+          <t>emr/ehr, emr</t>
         </is>
       </c>
       <c r="J12" s="3" t="inlineStr">
         <is>
-          <t>Strong clinical documentation experience in US healthcare; Experience with EMR/EHR systems and HIPAA compliance; Experience in clinical review and care coordination activities; Demonstrated use of AI tools for medical documentation; Strong written English communication inferred from roles</t>
+          <t>6 years experience in healthcare administration and clinical operations; Experience with EMR/EHR systems and HIPAA compliance; Experience coordinating among clinical stakeholders; Demonstrated remote/telehealth setting experience (telemedicine ICU); Strong written communication skills with reports and documentation</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>Location in Mumbai, India, not US-based, potential timezone mismatch; No explicit bilingual English-Spanish proficiency stated; Unclear exact telehealth or direct patient navigation experience; Salary expectations not stated, possibly higher given qualifications</t>
+          <t>No explicit mention of nursing credentials (RN, MA, CNA) or clinical care delivery; Experience mostly in research/clinical trial coordination rather than direct patient care or care coordination; Unknown availability to work consistent US Central Time business hours; Salary expectations not specified, potential risk based on Philippines location and role level</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>Candidate has strong clinical healthcare experience supporting US healthcare documentation with EMR/EHR and HIPAA knowledge, aligning well with the role’s care coordination and documentation needs. The AI tool use and quality assurance background add further relevant skills. However, candidate is located in India with no evidence of willingness or ability to work CST hours, and no explicit bilingual English-Spanish fluency mentioned, which is mandatory. Although salary is unknown, the MBA and senior roles suggest above budget pay. Overall, a good fit on experience and skills but location, language, and salary uncertainties lower suitability.</t>
+          <t>Lorie Ann Ramos shows a strong background in clinical operations coordination, particularly in telemedicine and ICU support, with substantial experience in EMR/EHR system use and HIPAA. She has a clinical healthcare background but her roles are focused more on research and operations support rather than direct care or care coordination with patient caseloads, which is a key requirement. Her English communication appears strong and she has worked remotely in healthcare contexts. Location in the Philippines and salary expectations are unknown but likely within range. There is no direct evidence of US Central Time availability. Overall, she meets many requirements but lacks explicit clinical credentials and direct care coordination experience, placing her in a solid but not top tier.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="n">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>Josmi Sreelatha Pamu</t>
+          <t>Daryl Cabal</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D13" s="3" t="n">
         <v>7.2</v>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
-          <t>Medical Assistant</t>
+          <t>Lead Care Coordinator/Virtual Medical Assistant</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
-          <t>ThyssenKrupp Industries Pvt Ltd</t>
+          <t>MedVA</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
-          <t>Hyderabad, Telangana, India</t>
+          <t>Talisay City, Philippines</t>
         </is>
       </c>
       <c r="H13" s="3" t="inlineStr">
         <is>
-          <t>Goodfit Interview sent</t>
+          <t>New Candidates</t>
         </is>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
-          <t>cardiology, care coordination</t>
+          <t>emr/ehr, emr</t>
         </is>
       </c>
       <c r="J13" s="3" t="inlineStr">
         <is>
-          <t>Over 11 years experience in cardiology nursing and clinical instruction; Strong clinical knowledge including ACLS, BLS, and advanced cardiac life support; Experience with patient monitoring, emergency response, and documentation; Demonstrated HIPAA compliance and medical administration; Good communication and patient advocacy</t>
+          <t>Over 5 years experience in medical assistant, care coordination, and administrative support roles; Skilled in appointment scheduling, provider coordination, EMR/EHR &amp; Practice Management Systems; Experience using multiple EMR software platforms and productivity tools; Knowledge of HIPAA compliance, virtual care coordination, and AI workflow integration; Strong operations and communication skills in remote environments</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>Based in India, possible timezone challenges; Spanish bilingualism not evidenced; EMR/EHR systems experience mentioned but details limited</t>
+          <t>Educational background in Physical Therapy, not clinical RN or CNA; No direct clinical healthcare background as RN, CNA, or MA stated; Potential experience gap for healthcare clinical requirements</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>Josmi has extensive cardiology nursing experience which fits well the clinical credibility requirement. The prolonged experience with cardiology settings and patient coordination is a major strength. However, location and bilingual Spanish requirement are not met, and detailed EMR system exposure is less clear.</t>
+          <t>Daryl Cabal has solid experience in care coordination, virtual assistant roles, and managing EMR systems with HIPAA compliance and remote operations. However, the resume notes a degree in Physical Therapy rather than a clinical healthcare credential such as RN, CNA, or MA explicitly required. Clinical healthcare background is a hard requirement which may be borderline here depending on regulatory definitions.</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3" t="n">
+        <v>17</v>
+      </c>
+      <c r="B14" s="3" t="inlineStr">
+        <is>
+          <t>Juan Carlo Bonzon</t>
+        </is>
+      </c>
+      <c r="C14" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D14" s="3" t="n">
+        <v>7.2</v>
+      </c>
+      <c r="E14" s="3" t="inlineStr">
+        <is>
+          <t>Spanish Bilingual Medical Virtual Assistant</t>
+        </is>
+      </c>
+      <c r="F14" s="3" t="inlineStr">
+        <is>
+          <t>Sequoia Quality Health</t>
+        </is>
+      </c>
+      <c r="G14" s="3" t="inlineStr">
+        <is>
+          <t>Manila, Philippines</t>
+        </is>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>New Candidates</t>
+        </is>
+      </c>
+      <c r="I14" s="3" t="inlineStr">
+        <is>
+          <t>emr/ehr, emr</t>
+        </is>
+      </c>
+      <c r="J14" s="3" t="inlineStr">
+        <is>
+          <t>7 years US healthcare quality and medical virtual assistant experience with focus on insurance, referrals, and patient coordination; Experience using EMR/EHR systems and HIPAA compliance; Strong English communication and Spanish bilingual skills; Experience with telephonic authorization processes and patient communication</t>
+        </is>
+      </c>
+      <c r="K14" s="3" t="inlineStr">
+        <is>
+          <t>No clinical nursing or MA/CNA background, which is a key requirement; Experience more focused on insurance and quality analytics than direct care coordination; Location in the Philippines may affect timezone compatibility</t>
+        </is>
+      </c>
+      <c r="L14" s="3" t="inlineStr">
+        <is>
+          <t>Candidate has extensive US healthcare administrative experience supporting patient coordination and prior authorizations using EMR/EHR, with strong language skills and compliance knowledge. However, lacking a clinical credential (RN/MA/CNA) or clinical care coordination experience significantly reduces fit given the JD requirements. Location and salary might also be factors. Candidate fits more administrative aspects but clinically less aligned.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>